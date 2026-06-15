--- v0 (2026-05-04)
+++ v1 (2026-06-15)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbe60db21504337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae487d8acffc49aeab28e2a81320cdd9.psmdcp" Id="Rc128ef16ef2c46f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce12de177dc4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6abeb588c8a4a61af1fc5911bc63a55.psmdcp" Id="R81b7d8844a54488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="FastePriser" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="270">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="271">
   <x:si>
     <x:t>09183: Gross fixed capital formation, by industry, contents and quarter</x:t>
   </x:si>
   <x:si>
     <x:t>Constant 2023-prices (NOK million)</x:t>
   </x:si>
   <x:si>
     <x:t>1978K1</x:t>
   </x:si>
   <x:si>
     <x:t>1978K2</x:t>
   </x:si>
   <x:si>
     <x:t>1978K3</x:t>
   </x:si>
   <x:si>
     <x:t>1978K4</x:t>
   </x:si>
   <x:si>
     <x:t>1979K1</x:t>
   </x:si>
   <x:si>
     <x:t>1979K2</x:t>
   </x:si>
   <x:si>
@@ -592,50 +592,53 @@
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
     <x:t>2025K3</x:t>
   </x:si>
   <x:si>
     <x:t>2025K4</x:t>
   </x:si>
   <x:si>
+    <x:t>2026K1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Total industry</x:t>
   </x:si>
   <x:si>
     <x:t>Agriculture and forestry</x:t>
   </x:si>
   <x:si>
     <x:t>Fishing and aquaculture</x:t>
   </x:si>
   <x:si>
     <x:t>Mining and quarrying</x:t>
   </x:si>
   <x:si>
     <x:t>Oil and gas extraction including services</x:t>
   </x:si>
   <x:si>
     <x:t>¬ Oil and gas extraction</x:t>
   </x:si>
   <x:si>
     <x:t>¬ Service activities incidental to oil and gas</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>¬ Food products, beverages and tobacco</x:t>
@@ -763,51 +766,51 @@
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>Market producers</x:t>
   </x:si>
   <x:si>
     <x:t>Non-market producers</x:t>
   </x:si>
   <x:si>
     <x:t>Figures after 2023 (the base year) are preliminary.</x:t>
   </x:si>
   <x:si>
     <x:t>In the time series in volume, the figures from the base year and onwards are fixed price figures while data prior to the base year are chained volume figures. This implies that additivity in volume is lost prior to the base year.</x:t>
   </x:si>
   <x:si>
     <x:t>. = Category not applicable. Figures do not exist at this time, because the category was not in use when the figures were collected.</x:t>
   </x:si>
   <x:si>
     <x:t>Updated:</x:t>
   </x:si>
   <x:si>
     <x:t>Constant 2023-prices (NOK million):</x:t>
   </x:si>
   <x:si>
-    <x:t>20260209 08:00</x:t>
+    <x:t>20260528 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics Norway</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Achraf Bougroug, Statistics Norway</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +47 40 90 26 15</x:t>
   </x:si>
   <x:si>
     <x:t>acb@ssb.no</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>NOK million</x:t>
   </x:si>
@@ -1213,70 +1216,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:GK100"/>
+  <x:dimension ref="A1:GL100"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="193" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="194" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:193">
+    <x:row r="1" spans="1:194">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:193">
+    <x:row r="3" spans="1:194">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:193">
+    <x:row r="4" spans="1:194">
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I4" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J4" s="2" t="s">
@@ -1809,54 +1812,57 @@
       </x:c>
       <x:c r="GD4" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="GE4" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="GF4" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="GG4" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="GH4" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="GI4" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="GJ4" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="GK4" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
+      <x:c r="GL4" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
     </x:row>
-    <x:row r="5" spans="1:193">
+    <x:row r="5" spans="1:194">
       <x:c r="A5" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>98076</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>117811</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>95433</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>121674</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>98738</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>106487</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>109115</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>126983</x:v>
       </x:c>
@@ -2379,65 +2385,68 @@
       <x:c r="FZ5" s="3" t="n">
         <x:v>286716</x:v>
       </x:c>
       <x:c r="GA5" s="3" t="n">
         <x:v>293011</x:v>
       </x:c>
       <x:c r="GB5" s="3" t="n">
         <x:v>294376</x:v>
       </x:c>
       <x:c r="GC5" s="3" t="n">
         <x:v>323682</x:v>
       </x:c>
       <x:c r="GD5" s="3" t="n">
         <x:v>264464</x:v>
       </x:c>
       <x:c r="GE5" s="3" t="n">
         <x:v>291298</x:v>
       </x:c>
       <x:c r="GF5" s="3" t="n">
         <x:v>294753</x:v>
       </x:c>
       <x:c r="GG5" s="3" t="n">
         <x:v>330034</x:v>
       </x:c>
       <x:c r="GH5" s="3" t="n">
-        <x:v>269931</x:v>
+        <x:v>269725</x:v>
       </x:c>
       <x:c r="GI5" s="3" t="n">
-        <x:v>293001</x:v>
+        <x:v>294501</x:v>
       </x:c>
       <x:c r="GJ5" s="3" t="n">
-        <x:v>287765</x:v>
+        <x:v>288055</x:v>
       </x:c>
       <x:c r="GK5" s="3" t="n">
-        <x:v>345130</x:v>
+        <x:v>337905</x:v>
+      </x:c>
+      <x:c r="GL5" s="3" t="n">
+        <x:v>266194</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:193">
+    <x:row r="6" spans="1:194">
       <x:c r="A6" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>3793</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>8005</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>8364</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>4798</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>3689</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>7663</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>8011</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>4470</x:v>
       </x:c>
@@ -2960,65 +2969,68 @@
       <x:c r="FZ6" s="3" t="n">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="GA6" s="3" t="n">
         <x:v>3006</x:v>
       </x:c>
       <x:c r="GB6" s="3" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="GC6" s="3" t="n">
         <x:v>2150</x:v>
       </x:c>
       <x:c r="GD6" s="3" t="n">
         <x:v>1601</x:v>
       </x:c>
       <x:c r="GE6" s="3" t="n">
         <x:v>2888</x:v>
       </x:c>
       <x:c r="GF6" s="3" t="n">
         <x:v>2836</x:v>
       </x:c>
       <x:c r="GG6" s="3" t="n">
         <x:v>1918</x:v>
       </x:c>
       <x:c r="GH6" s="3" t="n">
-        <x:v>1724</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="GI6" s="3" t="n">
-        <x:v>3136</x:v>
+        <x:v>3268</x:v>
       </x:c>
       <x:c r="GJ6" s="3" t="n">
-        <x:v>3033</x:v>
+        <x:v>3178</x:v>
       </x:c>
       <x:c r="GK6" s="3" t="n">
-        <x:v>2070</x:v>
+        <x:v>2135</x:v>
+      </x:c>
+      <x:c r="GL6" s="3" t="n">
+        <x:v>1852</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:193">
+    <x:row r="7" spans="1:194">
       <x:c r="A7" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>3640</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>448</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>2646</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>1998</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>972</x:v>
       </x:c>
@@ -3541,65 +3553,68 @@
       <x:c r="FZ7" s="3" t="n">
         <x:v>3348</x:v>
       </x:c>
       <x:c r="GA7" s="3" t="n">
         <x:v>3130</x:v>
       </x:c>
       <x:c r="GB7" s="3" t="n">
         <x:v>3104</x:v>
       </x:c>
       <x:c r="GC7" s="3" t="n">
         <x:v>3079</x:v>
       </x:c>
       <x:c r="GD7" s="3" t="n">
         <x:v>2412</x:v>
       </x:c>
       <x:c r="GE7" s="3" t="n">
         <x:v>2499</x:v>
       </x:c>
       <x:c r="GF7" s="3" t="n">
         <x:v>2927</x:v>
       </x:c>
       <x:c r="GG7" s="3" t="n">
         <x:v>2086</x:v>
       </x:c>
       <x:c r="GH7" s="3" t="n">
-        <x:v>3397</x:v>
+        <x:v>3395</x:v>
       </x:c>
       <x:c r="GI7" s="3" t="n">
         <x:v>2429</x:v>
       </x:c>
       <x:c r="GJ7" s="3" t="n">
         <x:v>1902</x:v>
       </x:c>
       <x:c r="GK7" s="3" t="n">
-        <x:v>2121</x:v>
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="GL7" s="3" t="n">
+        <x:v>2477</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:193">
+    <x:row r="8" spans="1:194">
       <x:c r="A8" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>356</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>503</x:v>
       </x:c>
@@ -4131,56 +4146,59 @@
       <x:c r="GC8" s="3" t="n">
         <x:v>902</x:v>
       </x:c>
       <x:c r="GD8" s="3" t="n">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="GE8" s="3" t="n">
         <x:v>853</x:v>
       </x:c>
       <x:c r="GF8" s="3" t="n">
         <x:v>798</x:v>
       </x:c>
       <x:c r="GG8" s="3" t="n">
         <x:v>794</x:v>
       </x:c>
       <x:c r="GH8" s="3" t="n">
         <x:v>343</x:v>
       </x:c>
       <x:c r="GI8" s="3" t="n">
         <x:v>564</x:v>
       </x:c>
       <x:c r="GJ8" s="3" t="n">
         <x:v>496</x:v>
       </x:c>
       <x:c r="GK8" s="3" t="n">
-        <x:v>1047</x:v>
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="GL8" s="3" t="n">
+        <x:v>476</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:193">
+    <x:row r="9" spans="1:194">
       <x:c r="A9" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>11705</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>9400</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>12271</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>15456</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>14393</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>18495</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>17895</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>20899</x:v>
       </x:c>
@@ -4703,65 +4721,68 @@
       <x:c r="FZ9" s="3" t="n">
         <x:v>51595</x:v>
       </x:c>
       <x:c r="GA9" s="3" t="n">
         <x:v>55818</x:v>
       </x:c>
       <x:c r="GB9" s="3" t="n">
         <x:v>62479</x:v>
       </x:c>
       <x:c r="GC9" s="3" t="n">
         <x:v>64479</x:v>
       </x:c>
       <x:c r="GD9" s="3" t="n">
         <x:v>56015</x:v>
       </x:c>
       <x:c r="GE9" s="3" t="n">
         <x:v>62795</x:v>
       </x:c>
       <x:c r="GF9" s="3" t="n">
         <x:v>64543</x:v>
       </x:c>
       <x:c r="GG9" s="3" t="n">
         <x:v>67339</x:v>
       </x:c>
       <x:c r="GH9" s="3" t="n">
-        <x:v>59092</x:v>
+        <x:v>59085</x:v>
       </x:c>
       <x:c r="GI9" s="3" t="n">
-        <x:v>66416</x:v>
+        <x:v>66404</x:v>
       </x:c>
       <x:c r="GJ9" s="3" t="n">
-        <x:v>68832</x:v>
+        <x:v>68825</x:v>
       </x:c>
       <x:c r="GK9" s="3" t="n">
-        <x:v>73698</x:v>
+        <x:v>72678</x:v>
+      </x:c>
+      <x:c r="GL9" s="3" t="n">
+        <x:v>60237</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:193">
+    <x:row r="10" spans="1:194">
       <x:c r="A10" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>10783</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>8579</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>10550</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>11909</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>13949</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>17816</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>17378</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>19886</x:v>
       </x:c>
@@ -5284,65 +5305,68 @@
       <x:c r="FZ10" s="3" t="n">
         <x:v>50694</x:v>
       </x:c>
       <x:c r="GA10" s="3" t="n">
         <x:v>54731</x:v>
       </x:c>
       <x:c r="GB10" s="3" t="n">
         <x:v>61518</x:v>
       </x:c>
       <x:c r="GC10" s="3" t="n">
         <x:v>63250</x:v>
       </x:c>
       <x:c r="GD10" s="3" t="n">
         <x:v>54147</x:v>
       </x:c>
       <x:c r="GE10" s="3" t="n">
         <x:v>60605</x:v>
       </x:c>
       <x:c r="GF10" s="3" t="n">
         <x:v>61228</x:v>
       </x:c>
       <x:c r="GG10" s="3" t="n">
         <x:v>64653</x:v>
       </x:c>
       <x:c r="GH10" s="3" t="n">
-        <x:v>57426</x:v>
+        <x:v>57420</x:v>
       </x:c>
       <x:c r="GI10" s="3" t="n">
-        <x:v>64753</x:v>
+        <x:v>64742</x:v>
       </x:c>
       <x:c r="GJ10" s="3" t="n">
-        <x:v>66342</x:v>
+        <x:v>66336</x:v>
       </x:c>
       <x:c r="GK10" s="3" t="n">
-        <x:v>70734</x:v>
+        <x:v>68493</x:v>
+      </x:c>
+      <x:c r="GL10" s="3" t="n">
+        <x:v>57629</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:193">
+    <x:row r="11" spans="1:194">
       <x:c r="A11" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>731</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>2730</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>527</x:v>
       </x:c>
@@ -5865,65 +5889,68 @@
       <x:c r="FZ11" s="3" t="n">
         <x:v>901</x:v>
       </x:c>
       <x:c r="GA11" s="3" t="n">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="GB11" s="3" t="n">
         <x:v>961</x:v>
       </x:c>
       <x:c r="GC11" s="3" t="n">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="GD11" s="3" t="n">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="GE11" s="3" t="n">
         <x:v>2189</x:v>
       </x:c>
       <x:c r="GF11" s="3" t="n">
         <x:v>3316</x:v>
       </x:c>
       <x:c r="GG11" s="3" t="n">
         <x:v>2686</x:v>
       </x:c>
       <x:c r="GH11" s="3" t="n">
-        <x:v>1666</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="GI11" s="3" t="n">
-        <x:v>1663</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="GJ11" s="3" t="n">
-        <x:v>2490</x:v>
+        <x:v>2488</x:v>
       </x:c>
       <x:c r="GK11" s="3" t="n">
-        <x:v>2963</x:v>
+        <x:v>4184</x:v>
+      </x:c>
+      <x:c r="GL11" s="3" t="n">
+        <x:v>2608</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:193">
+    <x:row r="12" spans="1:194">
       <x:c r="A12" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>8434</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>8850</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>8532</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>11528</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>6316</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>7567</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>7099</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>10803</x:v>
       </x:c>
@@ -6446,65 +6473,68 @@
       <x:c r="FZ12" s="3" t="n">
         <x:v>15805</x:v>
       </x:c>
       <x:c r="GA12" s="3" t="n">
         <x:v>16032</x:v>
       </x:c>
       <x:c r="GB12" s="3" t="n">
         <x:v>15640</x:v>
       </x:c>
       <x:c r="GC12" s="3" t="n">
         <x:v>20302</x:v>
       </x:c>
       <x:c r="GD12" s="3" t="n">
         <x:v>15307</x:v>
       </x:c>
       <x:c r="GE12" s="3" t="n">
         <x:v>16427</x:v>
       </x:c>
       <x:c r="GF12" s="3" t="n">
         <x:v>15366</x:v>
       </x:c>
       <x:c r="GG12" s="3" t="n">
         <x:v>19534</x:v>
       </x:c>
       <x:c r="GH12" s="3" t="n">
-        <x:v>14848</x:v>
+        <x:v>14843</x:v>
       </x:c>
       <x:c r="GI12" s="3" t="n">
-        <x:v>16654</x:v>
+        <x:v>16647</x:v>
       </x:c>
       <x:c r="GJ12" s="3" t="n">
-        <x:v>16694</x:v>
+        <x:v>16686</x:v>
       </x:c>
       <x:c r="GK12" s="3" t="n">
-        <x:v>21070</x:v>
+        <x:v>20652</x:v>
+      </x:c>
+      <x:c r="GL12" s="3" t="n">
+        <x:v>15206</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:193">
+    <x:row r="13" spans="1:194">
       <x:c r="A13" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>1968</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>1937</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>1667</x:v>
       </x:c>
@@ -7030,62 +7060,65 @@
       <x:c r="GA13" s="3" t="n">
         <x:v>2650</x:v>
       </x:c>
       <x:c r="GB13" s="3" t="n">
         <x:v>3417</x:v>
       </x:c>
       <x:c r="GC13" s="3" t="n">
         <x:v>3256</x:v>
       </x:c>
       <x:c r="GD13" s="3" t="n">
         <x:v>2204</x:v>
       </x:c>
       <x:c r="GE13" s="3" t="n">
         <x:v>2663</x:v>
       </x:c>
       <x:c r="GF13" s="3" t="n">
         <x:v>2264</x:v>
       </x:c>
       <x:c r="GG13" s="3" t="n">
         <x:v>2949</x:v>
       </x:c>
       <x:c r="GH13" s="3" t="n">
         <x:v>2607</x:v>
       </x:c>
       <x:c r="GI13" s="3" t="n">
-        <x:v>2871</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="GJ13" s="3" t="n">
-        <x:v>3580</x:v>
+        <x:v>3578</x:v>
       </x:c>
       <x:c r="GK13" s="3" t="n">
-        <x:v>4101</x:v>
+        <x:v>4221</x:v>
+      </x:c>
+      <x:c r="GL13" s="3" t="n">
+        <x:v>3217</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:193">
+    <x:row r="14" spans="1:194">
       <x:c r="A14" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>929</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>1221</x:v>
       </x:c>
@@ -7608,65 +7641,68 @@
       <x:c r="FZ14" s="3" t="n">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="GA14" s="3" t="n">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="GB14" s="3" t="n">
         <x:v>2094</x:v>
       </x:c>
       <x:c r="GC14" s="3" t="n">
         <x:v>2036</x:v>
       </x:c>
       <x:c r="GD14" s="3" t="n">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="GE14" s="3" t="n">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="GF14" s="3" t="n">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="GG14" s="3" t="n">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="GH14" s="3" t="n">
-        <x:v>1361</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="GI14" s="3" t="n">
-        <x:v>1622</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="GJ14" s="3" t="n">
-        <x:v>1677</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="GK14" s="3" t="n">
-        <x:v>2716</x:v>
+        <x:v>2672</x:v>
+      </x:c>
+      <x:c r="GL14" s="3" t="n">
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:193">
+    <x:row r="15" spans="1:194">
       <x:c r="A15" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>508</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>609</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>480</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>457</x:v>
       </x:c>
@@ -8195,59 +8231,62 @@
       <x:c r="GB15" s="3" t="n">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="GC15" s="3" t="n">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="GD15" s="3" t="n">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="GE15" s="3" t="n">
         <x:v>1336</x:v>
       </x:c>
       <x:c r="GF15" s="3" t="n">
         <x:v>904</x:v>
       </x:c>
       <x:c r="GG15" s="3" t="n">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="GH15" s="3" t="n">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="GI15" s="3" t="n">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="GJ15" s="3" t="n">
-        <x:v>1903</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="GK15" s="3" t="n">
-        <x:v>1385</x:v>
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="GL15" s="3" t="n">
+        <x:v>1492</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:193">
+    <x:row r="16" spans="1:194">
       <x:c r="A16" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>361</x:v>
       </x:c>
@@ -8779,56 +8818,59 @@
       <x:c r="GC16" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="GD16" s="3" t="n">
         <x:v>89</x:v>
       </x:c>
       <x:c r="GE16" s="3" t="n">
         <x:v>91</x:v>
       </x:c>
       <x:c r="GF16" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="GG16" s="3" t="n">
         <x:v>145</x:v>
       </x:c>
       <x:c r="GH16" s="3" t="n">
         <x:v>102</x:v>
       </x:c>
       <x:c r="GI16" s="3" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="GJ16" s="3" t="n">
         <x:v>84</x:v>
       </x:c>
       <x:c r="GK16" s="3" t="n">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="GL16" s="3" t="n">
+        <x:v>101</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:193">
+    <x:row r="17" spans="1:194">
       <x:c r="A17" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>380</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>607</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>635</x:v>
       </x:c>
@@ -9351,65 +9393,68 @@
       <x:c r="FZ17" s="3" t="n">
         <x:v>407</x:v>
       </x:c>
       <x:c r="GA17" s="3" t="n">
         <x:v>518</x:v>
       </x:c>
       <x:c r="GB17" s="3" t="n">
         <x:v>551</x:v>
       </x:c>
       <x:c r="GC17" s="3" t="n">
         <x:v>653</x:v>
       </x:c>
       <x:c r="GD17" s="3" t="n">
         <x:v>570</x:v>
       </x:c>
       <x:c r="GE17" s="3" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="GF17" s="3" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="GG17" s="3" t="n">
         <x:v>481</x:v>
       </x:c>
       <x:c r="GH17" s="3" t="n">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="GI17" s="3" t="n">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="GJ17" s="3" t="n">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="GK17" s="3" t="n">
-        <x:v>324</x:v>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="GL17" s="3" t="n">
+        <x:v>222</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:193">
+    <x:row r="18" spans="1:194">
       <x:c r="A18" s="2" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>896</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>651</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>1617</x:v>
       </x:c>
@@ -9932,65 +9977,68 @@
       <x:c r="FZ18" s="3" t="n">
         <x:v>198</x:v>
       </x:c>
       <x:c r="GA18" s="3" t="n">
         <x:v>382</x:v>
       </x:c>
       <x:c r="GB18" s="3" t="n">
         <x:v>239</x:v>
       </x:c>
       <x:c r="GC18" s="3" t="n">
         <x:v>589</x:v>
       </x:c>
       <x:c r="GD18" s="3" t="n">
         <x:v>309</x:v>
       </x:c>
       <x:c r="GE18" s="3" t="n">
         <x:v>322</x:v>
       </x:c>
       <x:c r="GF18" s="3" t="n">
         <x:v>314</x:v>
       </x:c>
       <x:c r="GG18" s="3" t="n">
         <x:v>369</x:v>
       </x:c>
       <x:c r="GH18" s="3" t="n">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="GI18" s="3" t="n">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="GJ18" s="3" t="n">
         <x:v>212</x:v>
       </x:c>
       <x:c r="GK18" s="3" t="n">
-        <x:v>399</x:v>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="GL18" s="3" t="n">
+        <x:v>264</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:193">
+    <x:row r="19" spans="1:194">
       <x:c r="A19" s="2" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>290</x:v>
       </x:c>
@@ -10522,56 +10570,59 @@
       <x:c r="GC19" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="GD19" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="GE19" s="3" t="n">
         <x:v>141</x:v>
       </x:c>
       <x:c r="GF19" s="3" t="n">
         <x:v>79</x:v>
       </x:c>
       <x:c r="GG19" s="3" t="n">
         <x:v>92</x:v>
       </x:c>
       <x:c r="GH19" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="GI19" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="GJ19" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="GK19" s="3" t="n">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="GL19" s="3" t="n">
+        <x:v>56</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:193">
+    <x:row r="20" spans="1:194">
       <x:c r="A20" s="2" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>2319</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>2125</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>2325</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>1727</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>671</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>790</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>968</x:v>
       </x:c>
@@ -11094,65 +11145,68 @@
       <x:c r="FZ20" s="3" t="n">
         <x:v>2394</x:v>
       </x:c>
       <x:c r="GA20" s="3" t="n">
         <x:v>2517</x:v>
       </x:c>
       <x:c r="GB20" s="3" t="n">
         <x:v>2480</x:v>
       </x:c>
       <x:c r="GC20" s="3" t="n">
         <x:v>3484</x:v>
       </x:c>
       <x:c r="GD20" s="3" t="n">
         <x:v>2489</x:v>
       </x:c>
       <x:c r="GE20" s="3" t="n">
         <x:v>3141</x:v>
       </x:c>
       <x:c r="GF20" s="3" t="n">
         <x:v>2997</x:v>
       </x:c>
       <x:c r="GG20" s="3" t="n">
         <x:v>3882</x:v>
       </x:c>
       <x:c r="GH20" s="3" t="n">
-        <x:v>3125</x:v>
+        <x:v>3124</x:v>
       </x:c>
       <x:c r="GI20" s="3" t="n">
-        <x:v>3870</x:v>
+        <x:v>3869</x:v>
       </x:c>
       <x:c r="GJ20" s="3" t="n">
-        <x:v>4141</x:v>
+        <x:v>4139</x:v>
       </x:c>
       <x:c r="GK20" s="3" t="n">
-        <x:v>5683</x:v>
+        <x:v>5396</x:v>
+      </x:c>
+      <x:c r="GL20" s="3" t="n">
+        <x:v>3625</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:193">
+    <x:row r="21" spans="1:194">
       <x:c r="A21" s="2" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>859</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>708</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>830</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>401</x:v>
       </x:c>
@@ -11684,56 +11738,59 @@
       <x:c r="GC21" s="3" t="n">
         <x:v>1943</x:v>
       </x:c>
       <x:c r="GD21" s="3" t="n">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="GE21" s="3" t="n">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="GF21" s="3" t="n">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="GG21" s="3" t="n">
         <x:v>2237</x:v>
       </x:c>
       <x:c r="GH21" s="3" t="n">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="GI21" s="3" t="n">
         <x:v>1924</x:v>
       </x:c>
       <x:c r="GJ21" s="3" t="n">
         <x:v>1675</x:v>
       </x:c>
       <x:c r="GK21" s="3" t="n">
-        <x:v>2382</x:v>
+        <x:v>2492</x:v>
+      </x:c>
+      <x:c r="GL21" s="3" t="n">
+        <x:v>1906</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:193">
+    <x:row r="22" spans="1:194">
       <x:c r="A22" s="2" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>530</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>932</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>436</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>598</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>586</x:v>
       </x:c>
@@ -12259,62 +12316,65 @@
       <x:c r="GA22" s="3" t="n">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="GB22" s="3" t="n">
         <x:v>943</x:v>
       </x:c>
       <x:c r="GC22" s="3" t="n">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="GD22" s="3" t="n">
         <x:v>1384</x:v>
       </x:c>
       <x:c r="GE22" s="3" t="n">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="GF22" s="3" t="n">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="GG22" s="3" t="n">
         <x:v>1865</x:v>
       </x:c>
       <x:c r="GH22" s="3" t="n">
         <x:v>808</x:v>
       </x:c>
       <x:c r="GI22" s="3" t="n">
-        <x:v>872</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="GJ22" s="3" t="n">
         <x:v>810</x:v>
       </x:c>
       <x:c r="GK22" s="3" t="n">
-        <x:v>1455</x:v>
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="GL22" s="3" t="n">
+        <x:v>574</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:193">
+    <x:row r="23" spans="1:194">
       <x:c r="A23" s="2" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>923</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>667</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>794</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I23" s="3" t="n">
         <x:v>1271</x:v>
       </x:c>
@@ -12837,65 +12897,68 @@
       <x:c r="FZ23" s="3" t="n">
         <x:v>2459</x:v>
       </x:c>
       <x:c r="GA23" s="3" t="n">
         <x:v>2940</x:v>
       </x:c>
       <x:c r="GB23" s="3" t="n">
         <x:v>2701</x:v>
       </x:c>
       <x:c r="GC23" s="3" t="n">
         <x:v>3946</x:v>
       </x:c>
       <x:c r="GD23" s="3" t="n">
         <x:v>2670</x:v>
       </x:c>
       <x:c r="GE23" s="3" t="n">
         <x:v>3097</x:v>
       </x:c>
       <x:c r="GF23" s="3" t="n">
         <x:v>2708</x:v>
       </x:c>
       <x:c r="GG23" s="3" t="n">
         <x:v>3497</x:v>
       </x:c>
       <x:c r="GH23" s="3" t="n">
-        <x:v>2287</x:v>
+        <x:v>2286</x:v>
       </x:c>
       <x:c r="GI23" s="3" t="n">
-        <x:v>2672</x:v>
+        <x:v>2671</x:v>
       </x:c>
       <x:c r="GJ23" s="3" t="n">
-        <x:v>2302</x:v>
+        <x:v>2301</x:v>
       </x:c>
       <x:c r="GK23" s="3" t="n">
-        <x:v>2608</x:v>
+        <x:v>2937</x:v>
+      </x:c>
+      <x:c r="GL23" s="3" t="n">
+        <x:v>2038</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:193">
+    <x:row r="24" spans="1:194">
       <x:c r="A24" s="2" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>1448</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="I24" s="3" t="n">
         <x:v>2177</x:v>
       </x:c>
@@ -13418,65 +13481,68 @@
       <x:c r="FZ24" s="3" t="n">
         <x:v>3918</x:v>
       </x:c>
       <x:c r="GA24" s="3" t="n">
         <x:v>3749</x:v>
       </x:c>
       <x:c r="GB24" s="3" t="n">
         <x:v>3271</x:v>
       </x:c>
       <x:c r="GC24" s="3" t="n">
         <x:v>4087</x:v>
       </x:c>
       <x:c r="GD24" s="3" t="n">
         <x:v>3289</x:v>
       </x:c>
       <x:c r="GE24" s="3" t="n">
         <x:v>3209</x:v>
       </x:c>
       <x:c r="GF24" s="3" t="n">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="GG24" s="3" t="n">
         <x:v>3905</x:v>
       </x:c>
       <x:c r="GH24" s="3" t="n">
-        <x:v>3115</x:v>
+        <x:v>3114</x:v>
       </x:c>
       <x:c r="GI24" s="3" t="n">
-        <x:v>3221</x:v>
+        <x:v>3220</x:v>
       </x:c>
       <x:c r="GJ24" s="3" t="n">
-        <x:v>3478</x:v>
+        <x:v>3476</x:v>
       </x:c>
       <x:c r="GK24" s="3" t="n">
-        <x:v>4275</x:v>
+        <x:v>3986</x:v>
+      </x:c>
+      <x:c r="GL24" s="3" t="n">
+        <x:v>3554</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:193">
+    <x:row r="25" spans="1:194">
       <x:c r="A25" s="2" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E25" s="3" t="n">
         <x:v>544</x:v>
       </x:c>
       <x:c r="F25" s="3" t="n">
         <x:v>352</x:v>
       </x:c>
       <x:c r="G25" s="3" t="n">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H25" s="3" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I25" s="3" t="n">
         <x:v>500</x:v>
       </x:c>
@@ -14008,56 +14074,59 @@
       <x:c r="GC25" s="3" t="n">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="GD25" s="3" t="n">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="GE25" s="3" t="n">
         <x:v>781</x:v>
       </x:c>
       <x:c r="GF25" s="3" t="n">
         <x:v>756</x:v>
       </x:c>
       <x:c r="GG25" s="3" t="n">
         <x:v>761</x:v>
       </x:c>
       <x:c r="GH25" s="3" t="n">
         <x:v>578</x:v>
       </x:c>
       <x:c r="GI25" s="3" t="n">
         <x:v>579</x:v>
       </x:c>
       <x:c r="GJ25" s="3" t="n">
         <x:v>571</x:v>
       </x:c>
       <x:c r="GK25" s="3" t="n">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="GL25" s="3" t="n">
+        <x:v>528</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:193">
+    <x:row r="26" spans="1:194">
       <x:c r="A26" s="2" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D26" s="3" t="n">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E26" s="3" t="n">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F26" s="3" t="n">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G26" s="3" t="n">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H26" s="3" t="n">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I26" s="3" t="n">
         <x:v>190</x:v>
       </x:c>
@@ -14591,54 +14660,57 @@
       </x:c>
       <x:c r="GD26" s="3" t="n">
         <x:v>435</x:v>
       </x:c>
       <x:c r="GE26" s="3" t="n">
         <x:v>474</x:v>
       </x:c>
       <x:c r="GF26" s="3" t="n">
         <x:v>433</x:v>
       </x:c>
       <x:c r="GG26" s="3" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="GH26" s="3" t="n">
         <x:v>450</x:v>
       </x:c>
       <x:c r="GI26" s="3" t="n">
         <x:v>506</x:v>
       </x:c>
       <x:c r="GJ26" s="3" t="n">
         <x:v>335</x:v>
       </x:c>
       <x:c r="GK26" s="3" t="n">
         <x:v>393</x:v>
       </x:c>
+      <x:c r="GL26" s="3" t="n">
+        <x:v>489</x:v>
+      </x:c>
     </x:row>
-    <x:row r="27" spans="1:193">
+    <x:row r="27" spans="1:194">
       <x:c r="A27" s="2" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D27" s="3" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="3" t="n">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F27" s="3" t="n">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G27" s="3" t="n">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H27" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I27" s="3" t="n">
         <x:v>168</x:v>
       </x:c>
@@ -15164,62 +15236,65 @@
       <x:c r="GA27" s="3" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="GB27" s="3" t="n">
         <x:v>530</x:v>
       </x:c>
       <x:c r="GC27" s="3" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="GD27" s="3" t="n">
         <x:v>812</x:v>
       </x:c>
       <x:c r="GE27" s="3" t="n">
         <x:v>694</x:v>
       </x:c>
       <x:c r="GF27" s="3" t="n">
         <x:v>636</x:v>
       </x:c>
       <x:c r="GG27" s="3" t="n">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="GH27" s="3" t="n">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="GI27" s="3" t="n">
-        <x:v>1278</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="GJ27" s="3" t="n">
-        <x:v>836</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="GK27" s="3" t="n">
-        <x:v>842</x:v>
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="GL27" s="3" t="n">
+        <x:v>539</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:193">
+    <x:row r="28" spans="1:194">
       <x:c r="A28" s="2" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>4384</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
         <x:v>5176</x:v>
       </x:c>
       <x:c r="D28" s="3" t="n">
         <x:v>6155</x:v>
       </x:c>
       <x:c r="E28" s="3" t="n">
         <x:v>9057</x:v>
       </x:c>
       <x:c r="F28" s="3" t="n">
         <x:v>3931</x:v>
       </x:c>
       <x:c r="G28" s="3" t="n">
         <x:v>5652</x:v>
       </x:c>
       <x:c r="H28" s="3" t="n">
         <x:v>6322</x:v>
       </x:c>
       <x:c r="I28" s="3" t="n">
         <x:v>8862</x:v>
       </x:c>
@@ -15742,65 +15817,68 @@
       <x:c r="FZ28" s="3" t="n">
         <x:v>6559</x:v>
       </x:c>
       <x:c r="GA28" s="3" t="n">
         <x:v>6533</x:v>
       </x:c>
       <x:c r="GB28" s="3" t="n">
         <x:v>7322</x:v>
       </x:c>
       <x:c r="GC28" s="3" t="n">
         <x:v>9118</x:v>
       </x:c>
       <x:c r="GD28" s="3" t="n">
         <x:v>6605</x:v>
       </x:c>
       <x:c r="GE28" s="3" t="n">
         <x:v>9290</x:v>
       </x:c>
       <x:c r="GF28" s="3" t="n">
         <x:v>7884</x:v>
       </x:c>
       <x:c r="GG28" s="3" t="n">
         <x:v>9607</x:v>
       </x:c>
       <x:c r="GH28" s="3" t="n">
-        <x:v>7594</x:v>
+        <x:v>7591</x:v>
       </x:c>
       <x:c r="GI28" s="3" t="n">
-        <x:v>9713</x:v>
+        <x:v>9708</x:v>
       </x:c>
       <x:c r="GJ28" s="3" t="n">
-        <x:v>9337</x:v>
+        <x:v>9331</x:v>
       </x:c>
       <x:c r="GK28" s="3" t="n">
-        <x:v>12065</x:v>
+        <x:v>11702</x:v>
+      </x:c>
+      <x:c r="GL28" s="3" t="n">
+        <x:v>10378</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:193">
+    <x:row r="29" spans="1:194">
       <x:c r="A29" s="2" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>1749</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="E29" s="3" t="n">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="F29" s="3" t="n">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="G29" s="3" t="n">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="H29" s="3" t="n">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="I29" s="3" t="n">
         <x:v>1814</x:v>
       </x:c>
@@ -16323,65 +16401,68 @@
       <x:c r="FZ29" s="3" t="n">
         <x:v>5588</x:v>
       </x:c>
       <x:c r="GA29" s="3" t="n">
         <x:v>7403</x:v>
       </x:c>
       <x:c r="GB29" s="3" t="n">
         <x:v>6116</x:v>
       </x:c>
       <x:c r="GC29" s="3" t="n">
         <x:v>9454</x:v>
       </x:c>
       <x:c r="GD29" s="3" t="n">
         <x:v>5677</x:v>
       </x:c>
       <x:c r="GE29" s="3" t="n">
         <x:v>8150</x:v>
       </x:c>
       <x:c r="GF29" s="3" t="n">
         <x:v>7651</x:v>
       </x:c>
       <x:c r="GG29" s="3" t="n">
         <x:v>11397</x:v>
       </x:c>
       <x:c r="GH29" s="3" t="n">
-        <x:v>5953</x:v>
+        <x:v>6111</x:v>
       </x:c>
       <x:c r="GI29" s="3" t="n">
-        <x:v>7508</x:v>
+        <x:v>7719</x:v>
       </x:c>
       <x:c r="GJ29" s="3" t="n">
-        <x:v>7193</x:v>
+        <x:v>7396</x:v>
       </x:c>
       <x:c r="GK29" s="3" t="n">
-        <x:v>9680</x:v>
+        <x:v>9977</x:v>
+      </x:c>
+      <x:c r="GL29" s="3" t="n">
+        <x:v>5680</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:193">
+    <x:row r="30" spans="1:194">
       <x:c r="A30" s="2" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>997</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
         <x:v>999</x:v>
       </x:c>
       <x:c r="D30" s="3" t="n">
         <x:v>937</x:v>
       </x:c>
       <x:c r="E30" s="3" t="n">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="F30" s="3" t="n">
         <x:v>958</x:v>
       </x:c>
       <x:c r="G30" s="3" t="n">
         <x:v>887</x:v>
       </x:c>
       <x:c r="H30" s="3" t="n">
         <x:v>871</x:v>
       </x:c>
       <x:c r="I30" s="3" t="n">
         <x:v>998</x:v>
       </x:c>
@@ -16904,65 +16985,68 @@
       <x:c r="FZ30" s="3" t="n">
         <x:v>6051</x:v>
       </x:c>
       <x:c r="GA30" s="3" t="n">
         <x:v>6998</x:v>
       </x:c>
       <x:c r="GB30" s="3" t="n">
         <x:v>5219</x:v>
       </x:c>
       <x:c r="GC30" s="3" t="n">
         <x:v>7239</x:v>
       </x:c>
       <x:c r="GD30" s="3" t="n">
         <x:v>4669</x:v>
       </x:c>
       <x:c r="GE30" s="3" t="n">
         <x:v>5292</x:v>
       </x:c>
       <x:c r="GF30" s="3" t="n">
         <x:v>4688</x:v>
       </x:c>
       <x:c r="GG30" s="3" t="n">
         <x:v>4999</x:v>
       </x:c>
       <x:c r="GH30" s="3" t="n">
-        <x:v>4811</x:v>
+        <x:v>4816</x:v>
       </x:c>
       <x:c r="GI30" s="3" t="n">
-        <x:v>6174</x:v>
+        <x:v>6179</x:v>
       </x:c>
       <x:c r="GJ30" s="3" t="n">
-        <x:v>4503</x:v>
+        <x:v>4508</x:v>
       </x:c>
       <x:c r="GK30" s="3" t="n">
-        <x:v>5513</x:v>
+        <x:v>5521</x:v>
+      </x:c>
+      <x:c r="GL30" s="3" t="n">
+        <x:v>4492</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:193">
+    <x:row r="31" spans="1:194">
       <x:c r="A31" s="2" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>3277</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>3192</x:v>
       </x:c>
       <x:c r="D31" s="3" t="n">
         <x:v>3151</x:v>
       </x:c>
       <x:c r="E31" s="3" t="n">
         <x:v>3618</x:v>
       </x:c>
       <x:c r="F31" s="3" t="n">
         <x:v>3063</x:v>
       </x:c>
       <x:c r="G31" s="3" t="n">
         <x:v>3024</x:v>
       </x:c>
       <x:c r="H31" s="3" t="n">
         <x:v>3019</x:v>
       </x:c>
       <x:c r="I31" s="3" t="n">
         <x:v>3687</x:v>
       </x:c>
@@ -17485,65 +17569,68 @@
       <x:c r="FZ31" s="3" t="n">
         <x:v>6412</x:v>
       </x:c>
       <x:c r="GA31" s="3" t="n">
         <x:v>7669</x:v>
       </x:c>
       <x:c r="GB31" s="3" t="n">
         <x:v>7814</x:v>
       </x:c>
       <x:c r="GC31" s="3" t="n">
         <x:v>8808</x:v>
       </x:c>
       <x:c r="GD31" s="3" t="n">
         <x:v>6040</x:v>
       </x:c>
       <x:c r="GE31" s="3" t="n">
         <x:v>8094</x:v>
       </x:c>
       <x:c r="GF31" s="3" t="n">
         <x:v>7126</x:v>
       </x:c>
       <x:c r="GG31" s="3" t="n">
         <x:v>9389</x:v>
       </x:c>
       <x:c r="GH31" s="3" t="n">
-        <x:v>6636</x:v>
+        <x:v>6634</x:v>
       </x:c>
       <x:c r="GI31" s="3" t="n">
         <x:v>6726</x:v>
       </x:c>
       <x:c r="GJ31" s="3" t="n">
-        <x:v>7844</x:v>
+        <x:v>7842</x:v>
       </x:c>
       <x:c r="GK31" s="3" t="n">
-        <x:v>7847</x:v>
+        <x:v>7856</x:v>
+      </x:c>
+      <x:c r="GL31" s="3" t="n">
+        <x:v>6359</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:193">
+    <x:row r="32" spans="1:194">
       <x:c r="A32" s="2" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>782</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
         <x:v>806</x:v>
       </x:c>
       <x:c r="E32" s="3" t="n">
         <x:v>868</x:v>
       </x:c>
       <x:c r="F32" s="3" t="n">
         <x:v>315</x:v>
       </x:c>
       <x:c r="G32" s="3" t="n">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H32" s="3" t="n">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I32" s="3" t="n">
         <x:v>303</x:v>
       </x:c>
@@ -18075,56 +18162,59 @@
       <x:c r="GC32" s="3" t="n">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="GD32" s="3" t="n">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="GE32" s="3" t="n">
         <x:v>768</x:v>
       </x:c>
       <x:c r="GF32" s="3" t="n">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="GG32" s="3" t="n">
         <x:v>769</x:v>
       </x:c>
       <x:c r="GH32" s="3" t="n">
         <x:v>624</x:v>
       </x:c>
       <x:c r="GI32" s="3" t="n">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="GJ32" s="3" t="n">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="GK32" s="3" t="n">
-        <x:v>1279</x:v>
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="GL32" s="3" t="n">
+        <x:v>870</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:193">
+    <x:row r="33" spans="1:194">
       <x:c r="A33" s="2" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>12840</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>12716</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>9501</x:v>
       </x:c>
       <x:c r="E33" s="3" t="n">
         <x:v>12540</x:v>
       </x:c>
       <x:c r="F33" s="3" t="n">
         <x:v>13701</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
         <x:v>11080</x:v>
       </x:c>
       <x:c r="I33" s="3" t="n">
         <x:v>11857</x:v>
       </x:c>
@@ -18653,59 +18743,62 @@
       <x:c r="GB33" s="3" t="n">
         <x:v>11500</x:v>
       </x:c>
       <x:c r="GC33" s="3" t="n">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="GD33" s="3" t="n">
         <x:v>198</x:v>
       </x:c>
       <x:c r="GE33" s="3" t="n">
         <x:v>814</x:v>
       </x:c>
       <x:c r="GF33" s="3" t="n">
         <x:v>2706</x:v>
       </x:c>
       <x:c r="GG33" s="3" t="n">
         <x:v>5195</x:v>
       </x:c>
       <x:c r="GH33" s="3" t="n">
         <x:v>498</x:v>
       </x:c>
       <x:c r="GI33" s="3" t="n">
         <x:v>670</x:v>
       </x:c>
       <x:c r="GJ33" s="3" t="n">
-        <x:v>648</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="GK33" s="3" t="n">
-        <x:v>688</x:v>
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="GL33" s="3" t="n">
+        <x:v>175</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:193">
+    <x:row r="34" spans="1:194">
       <x:c r="A34" s="2" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>2862</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
         <x:v>2826</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
         <x:v>2633</x:v>
       </x:c>
       <x:c r="E34" s="3" t="n">
         <x:v>2744</x:v>
       </x:c>
       <x:c r="F34" s="3" t="n">
         <x:v>4182</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
         <x:v>-373</x:v>
       </x:c>
       <x:c r="I34" s="3" t="n">
         <x:v>9039</x:v>
       </x:c>
@@ -19228,65 +19321,68 @@
       <x:c r="FZ34" s="3" t="n">
         <x:v>8469</x:v>
       </x:c>
       <x:c r="GA34" s="3" t="n">
         <x:v>11640</x:v>
       </x:c>
       <x:c r="GB34" s="3" t="n">
         <x:v>6018</x:v>
       </x:c>
       <x:c r="GC34" s="3" t="n">
         <x:v>8732</x:v>
       </x:c>
       <x:c r="GD34" s="3" t="n">
         <x:v>7920</x:v>
       </x:c>
       <x:c r="GE34" s="3" t="n">
         <x:v>9249</x:v>
       </x:c>
       <x:c r="GF34" s="3" t="n">
         <x:v>10553</x:v>
       </x:c>
       <x:c r="GG34" s="3" t="n">
         <x:v>10665</x:v>
       </x:c>
       <x:c r="GH34" s="3" t="n">
-        <x:v>10185</x:v>
+        <x:v>10196</x:v>
       </x:c>
       <x:c r="GI34" s="3" t="n">
-        <x:v>9353</x:v>
+        <x:v>10942</x:v>
       </x:c>
       <x:c r="GJ34" s="3" t="n">
-        <x:v>7687</x:v>
+        <x:v>7685</x:v>
       </x:c>
       <x:c r="GK34" s="3" t="n">
-        <x:v>10143</x:v>
+        <x:v>11581</x:v>
+      </x:c>
+      <x:c r="GL34" s="3" t="n">
+        <x:v>7986</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:193">
+    <x:row r="35" spans="1:194">
       <x:c r="A35" s="2" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D35" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E35" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F35" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I35" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
@@ -19812,62 +19908,65 @@
       <x:c r="GA35" s="3" t="n">
         <x:v>772</x:v>
       </x:c>
       <x:c r="GB35" s="3" t="n">
         <x:v>708</x:v>
       </x:c>
       <x:c r="GC35" s="3" t="n">
         <x:v>808</x:v>
       </x:c>
       <x:c r="GD35" s="3" t="n">
         <x:v>691</x:v>
       </x:c>
       <x:c r="GE35" s="3" t="n">
         <x:v>727</x:v>
       </x:c>
       <x:c r="GF35" s="3" t="n">
         <x:v>666</x:v>
       </x:c>
       <x:c r="GG35" s="3" t="n">
         <x:v>730</x:v>
       </x:c>
       <x:c r="GH35" s="3" t="n">
         <x:v>695</x:v>
       </x:c>
       <x:c r="GI35" s="3" t="n">
-        <x:v>720</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="GJ35" s="3" t="n">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="GK35" s="3" t="n">
-        <x:v>787</x:v>
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="GL35" s="3" t="n">
+        <x:v>647</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:193">
+    <x:row r="36" spans="1:194">
       <x:c r="A36" s="2" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E36" s="3" t="n">
         <x:v>310</x:v>
       </x:c>
       <x:c r="F36" s="3" t="n">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H36" s="3" t="n">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I36" s="3" t="n">
         <x:v>328</x:v>
       </x:c>
@@ -20390,65 +20489,68 @@
       <x:c r="FZ36" s="3" t="n">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="GA36" s="3" t="n">
         <x:v>1595</x:v>
       </x:c>
       <x:c r="GB36" s="3" t="n">
         <x:v>1569</x:v>
       </x:c>
       <x:c r="GC36" s="3" t="n">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="GD36" s="3" t="n">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="GE36" s="3" t="n">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="GF36" s="3" t="n">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="GG36" s="3" t="n">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="GH36" s="3" t="n">
-        <x:v>1478</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="GI36" s="3" t="n">
-        <x:v>1905</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="GJ36" s="3" t="n">
-        <x:v>1742</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="GK36" s="3" t="n">
-        <x:v>1517</x:v>
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="GL36" s="3" t="n">
+        <x:v>1438</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:193">
+    <x:row r="37" spans="1:194">
       <x:c r="A37" s="2" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>1655</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="E37" s="3" t="n">
         <x:v>1871</x:v>
       </x:c>
       <x:c r="F37" s="3" t="n">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="G37" s="3" t="n">
         <x:v>1964</x:v>
       </x:c>
       <x:c r="H37" s="3" t="n">
         <x:v>1570</x:v>
       </x:c>
       <x:c r="I37" s="3" t="n">
         <x:v>1816</x:v>
       </x:c>
@@ -20971,65 +21073,68 @@
       <x:c r="FZ37" s="3" t="n">
         <x:v>12489</x:v>
       </x:c>
       <x:c r="GA37" s="3" t="n">
         <x:v>10498</x:v>
       </x:c>
       <x:c r="GB37" s="3" t="n">
         <x:v>10578</x:v>
       </x:c>
       <x:c r="GC37" s="3" t="n">
         <x:v>11967</x:v>
       </x:c>
       <x:c r="GD37" s="3" t="n">
         <x:v>11591</x:v>
       </x:c>
       <x:c r="GE37" s="3" t="n">
         <x:v>11457</x:v>
       </x:c>
       <x:c r="GF37" s="3" t="n">
         <x:v>10485</x:v>
       </x:c>
       <x:c r="GG37" s="3" t="n">
         <x:v>11807</x:v>
       </x:c>
       <x:c r="GH37" s="3" t="n">
-        <x:v>11816</x:v>
+        <x:v>11820</x:v>
       </x:c>
       <x:c r="GI37" s="3" t="n">
-        <x:v>11027</x:v>
+        <x:v>11028</x:v>
       </x:c>
       <x:c r="GJ37" s="3" t="n">
-        <x:v>10449</x:v>
+        <x:v>10452</x:v>
       </x:c>
       <x:c r="GK37" s="3" t="n">
-        <x:v>11924</x:v>
+        <x:v>11892</x:v>
+      </x:c>
+      <x:c r="GL37" s="3" t="n">
+        <x:v>11890</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:193">
+    <x:row r="38" spans="1:194">
       <x:c r="A38" s="2" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D38" s="3" t="n">
         <x:v>523</x:v>
       </x:c>
       <x:c r="E38" s="3" t="n">
         <x:v>536</x:v>
       </x:c>
       <x:c r="F38" s="3" t="n">
         <x:v>713</x:v>
       </x:c>
       <x:c r="G38" s="3" t="n">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H38" s="3" t="n">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I38" s="3" t="n">
         <x:v>710</x:v>
       </x:c>
@@ -21552,65 +21657,68 @@
       <x:c r="FZ38" s="3" t="n">
         <x:v>4463</x:v>
       </x:c>
       <x:c r="GA38" s="3" t="n">
         <x:v>4597</x:v>
       </x:c>
       <x:c r="GB38" s="3" t="n">
         <x:v>4404</x:v>
       </x:c>
       <x:c r="GC38" s="3" t="n">
         <x:v>4592</x:v>
       </x:c>
       <x:c r="GD38" s="3" t="n">
         <x:v>4150</x:v>
       </x:c>
       <x:c r="GE38" s="3" t="n">
         <x:v>4555</x:v>
       </x:c>
       <x:c r="GF38" s="3" t="n">
         <x:v>4385</x:v>
       </x:c>
       <x:c r="GG38" s="3" t="n">
         <x:v>4696</x:v>
       </x:c>
       <x:c r="GH38" s="3" t="n">
-        <x:v>4303</x:v>
+        <x:v>4304</x:v>
       </x:c>
       <x:c r="GI38" s="3" t="n">
-        <x:v>4528</x:v>
+        <x:v>4522</x:v>
       </x:c>
       <x:c r="GJ38" s="3" t="n">
-        <x:v>4458</x:v>
+        <x:v>4461</x:v>
       </x:c>
       <x:c r="GK38" s="3" t="n">
-        <x:v>5074</x:v>
+        <x:v>5068</x:v>
+      </x:c>
+      <x:c r="GL38" s="3" t="n">
+        <x:v>4398</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:193">
+    <x:row r="39" spans="1:194">
       <x:c r="A39" s="2" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="D39" s="3" t="n">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="E39" s="3" t="n">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="F39" s="3" t="n">
         <x:v>992</x:v>
       </x:c>
       <x:c r="G39" s="3" t="n">
         <x:v>954</x:v>
       </x:c>
       <x:c r="H39" s="3" t="n">
         <x:v>991</x:v>
       </x:c>
       <x:c r="I39" s="3" t="n">
         <x:v>1081</x:v>
       </x:c>
@@ -22133,65 +22241,68 @@
       <x:c r="FZ39" s="3" t="n">
         <x:v>21469</x:v>
       </x:c>
       <x:c r="GA39" s="3" t="n">
         <x:v>20316</x:v>
       </x:c>
       <x:c r="GB39" s="3" t="n">
         <x:v>19923</x:v>
       </x:c>
       <x:c r="GC39" s="3" t="n">
         <x:v>19172</x:v>
       </x:c>
       <x:c r="GD39" s="3" t="n">
         <x:v>18380</x:v>
       </x:c>
       <x:c r="GE39" s="3" t="n">
         <x:v>18384</x:v>
       </x:c>
       <x:c r="GF39" s="3" t="n">
         <x:v>17822</x:v>
       </x:c>
       <x:c r="GG39" s="3" t="n">
         <x:v>18647</x:v>
       </x:c>
       <x:c r="GH39" s="3" t="n">
-        <x:v>18089</x:v>
+        <x:v>18092</x:v>
       </x:c>
       <x:c r="GI39" s="3" t="n">
-        <x:v>17774</x:v>
+        <x:v>17772</x:v>
       </x:c>
       <x:c r="GJ39" s="3" t="n">
-        <x:v>17068</x:v>
+        <x:v>17070</x:v>
       </x:c>
       <x:c r="GK39" s="3" t="n">
-        <x:v>17680</x:v>
+        <x:v>17658</x:v>
+      </x:c>
+      <x:c r="GL39" s="3" t="n">
+        <x:v>18068</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:193">
+    <x:row r="40" spans="1:194">
       <x:c r="A40" s="2" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>28235</x:v>
       </x:c>
       <x:c r="C40" s="3" t="n">
         <x:v>30215</x:v>
       </x:c>
       <x:c r="D40" s="3" t="n">
         <x:v>33572</x:v>
       </x:c>
       <x:c r="E40" s="3" t="n">
         <x:v>32711</x:v>
       </x:c>
       <x:c r="F40" s="3" t="n">
         <x:v>28078</x:v>
       </x:c>
       <x:c r="G40" s="3" t="n">
         <x:v>30007</x:v>
       </x:c>
       <x:c r="H40" s="3" t="n">
         <x:v>33337</x:v>
       </x:c>
       <x:c r="I40" s="3" t="n">
         <x:v>32499</x:v>
       </x:c>
@@ -22725,54 +22836,57 @@
       </x:c>
       <x:c r="GD40" s="3" t="n">
         <x:v>51053</x:v>
       </x:c>
       <x:c r="GE40" s="3" t="n">
         <x:v>50989</x:v>
       </x:c>
       <x:c r="GF40" s="3" t="n">
         <x:v>49396</x:v>
       </x:c>
       <x:c r="GG40" s="3" t="n">
         <x:v>48312</x:v>
       </x:c>
       <x:c r="GH40" s="3" t="n">
         <x:v>48634</x:v>
       </x:c>
       <x:c r="GI40" s="3" t="n">
         <x:v>47640</x:v>
       </x:c>
       <x:c r="GJ40" s="3" t="n">
         <x:v>47260</x:v>
       </x:c>
       <x:c r="GK40" s="3" t="n">
         <x:v>49075</x:v>
       </x:c>
+      <x:c r="GL40" s="3" t="n">
+        <x:v>48335</x:v>
+      </x:c>
     </x:row>
-    <x:row r="41" spans="1:193">
+    <x:row r="41" spans="1:194">
       <x:c r="A41" s="2" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D41" s="3" t="n">
         <x:v>521</x:v>
       </x:c>
       <x:c r="E41" s="3" t="n">
         <x:v>563</x:v>
       </x:c>
       <x:c r="F41" s="3" t="n">
         <x:v>594</x:v>
       </x:c>
       <x:c r="G41" s="3" t="n">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H41" s="3" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="I41" s="3" t="n">
         <x:v>647</x:v>
       </x:c>
@@ -23295,65 +23409,68 @@
       <x:c r="FZ41" s="3" t="n">
         <x:v>8657</x:v>
       </x:c>
       <x:c r="GA41" s="3" t="n">
         <x:v>7432</x:v>
       </x:c>
       <x:c r="GB41" s="3" t="n">
         <x:v>7398</x:v>
       </x:c>
       <x:c r="GC41" s="3" t="n">
         <x:v>8541</x:v>
       </x:c>
       <x:c r="GD41" s="3" t="n">
         <x:v>8066</x:v>
       </x:c>
       <x:c r="GE41" s="3" t="n">
         <x:v>8061</x:v>
       </x:c>
       <x:c r="GF41" s="3" t="n">
         <x:v>7413</x:v>
       </x:c>
       <x:c r="GG41" s="3" t="n">
         <x:v>8541</x:v>
       </x:c>
       <x:c r="GH41" s="3" t="n">
-        <x:v>8455</x:v>
+        <x:v>8498</x:v>
       </x:c>
       <x:c r="GI41" s="3" t="n">
-        <x:v>7799</x:v>
+        <x:v>7852</x:v>
       </x:c>
       <x:c r="GJ41" s="3" t="n">
-        <x:v>7395</x:v>
+        <x:v>7468</x:v>
       </x:c>
       <x:c r="GK41" s="3" t="n">
-        <x:v>8618</x:v>
+        <x:v>8655</x:v>
+      </x:c>
+      <x:c r="GL41" s="3" t="n">
+        <x:v>8243</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:193">
+    <x:row r="42" spans="1:194">
       <x:c r="A42" s="2" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C42" s="3" t="n">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D42" s="3" t="n">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E42" s="3" t="n">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F42" s="3" t="n">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G42" s="3" t="n">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="3" t="n">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I42" s="3" t="n">
         <x:v>274</x:v>
       </x:c>
@@ -23876,65 +23993,68 @@
       <x:c r="FZ42" s="3" t="n">
         <x:v>6005</x:v>
       </x:c>
       <x:c r="GA42" s="3" t="n">
         <x:v>6011</x:v>
       </x:c>
       <x:c r="GB42" s="3" t="n">
         <x:v>5290</x:v>
       </x:c>
       <x:c r="GC42" s="3" t="n">
         <x:v>4912</x:v>
       </x:c>
       <x:c r="GD42" s="3" t="n">
         <x:v>6236</x:v>
       </x:c>
       <x:c r="GE42" s="3" t="n">
         <x:v>8325</x:v>
       </x:c>
       <x:c r="GF42" s="3" t="n">
         <x:v>7233</x:v>
       </x:c>
       <x:c r="GG42" s="3" t="n">
         <x:v>8171</x:v>
       </x:c>
       <x:c r="GH42" s="3" t="n">
-        <x:v>7480</x:v>
+        <x:v>7485</x:v>
       </x:c>
       <x:c r="GI42" s="3" t="n">
-        <x:v>8840</x:v>
+        <x:v>8789</x:v>
       </x:c>
       <x:c r="GJ42" s="3" t="n">
-        <x:v>8071</x:v>
+        <x:v>8072</x:v>
       </x:c>
       <x:c r="GK42" s="3" t="n">
-        <x:v>11805</x:v>
+        <x:v>11451</x:v>
+      </x:c>
+      <x:c r="GL42" s="3" t="n">
+        <x:v>6709</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:193">
+    <x:row r="43" spans="1:194">
       <x:c r="A43" s="2" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>8780</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>9342</x:v>
       </x:c>
       <x:c r="D43" s="3" t="n">
         <x:v>9575</x:v>
       </x:c>
       <x:c r="E43" s="3" t="n">
         <x:v>9704</x:v>
       </x:c>
       <x:c r="F43" s="3" t="n">
         <x:v>8095</x:v>
       </x:c>
       <x:c r="G43" s="3" t="n">
         <x:v>8322</x:v>
       </x:c>
       <x:c r="H43" s="3" t="n">
         <x:v>8289</x:v>
       </x:c>
       <x:c r="I43" s="3" t="n">
         <x:v>8349</x:v>
       </x:c>
@@ -24457,65 +24577,68 @@
       <x:c r="FZ43" s="3" t="n">
         <x:v>28808</x:v>
       </x:c>
       <x:c r="GA43" s="3" t="n">
         <x:v>34044</x:v>
       </x:c>
       <x:c r="GB43" s="3" t="n">
         <x:v>32753</x:v>
       </x:c>
       <x:c r="GC43" s="3" t="n">
         <x:v>48699</x:v>
       </x:c>
       <x:c r="GD43" s="3" t="n">
         <x:v>29019</x:v>
       </x:c>
       <x:c r="GE43" s="3" t="n">
         <x:v>32760</x:v>
       </x:c>
       <x:c r="GF43" s="3" t="n">
         <x:v>39049</x:v>
       </x:c>
       <x:c r="GG43" s="3" t="n">
         <x:v>51572</x:v>
       </x:c>
       <x:c r="GH43" s="3" t="n">
-        <x:v>28531</x:v>
+        <x:v>28307</x:v>
       </x:c>
       <x:c r="GI43" s="3" t="n">
-        <x:v>34777</x:v>
+        <x:v>34929</x:v>
       </x:c>
       <x:c r="GJ43" s="3" t="n">
-        <x:v>35904</x:v>
+        <x:v>36375</x:v>
       </x:c>
       <x:c r="GK43" s="3" t="n">
-        <x:v>58701</x:v>
+        <x:v>53616</x:v>
+      </x:c>
+      <x:c r="GL43" s="3" t="n">
+        <x:v>27264</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:193">
+    <x:row r="44" spans="1:194">
       <x:c r="A44" s="2" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>3372</x:v>
       </x:c>
       <x:c r="C44" s="3" t="n">
         <x:v>3438</x:v>
       </x:c>
       <x:c r="D44" s="3" t="n">
         <x:v>3460</x:v>
       </x:c>
       <x:c r="E44" s="3" t="n">
         <x:v>3485</x:v>
       </x:c>
       <x:c r="F44" s="3" t="n">
         <x:v>3283</x:v>
       </x:c>
       <x:c r="G44" s="3" t="n">
         <x:v>3347</x:v>
       </x:c>
       <x:c r="H44" s="3" t="n">
         <x:v>3333</x:v>
       </x:c>
       <x:c r="I44" s="3" t="n">
         <x:v>3368</x:v>
       </x:c>
@@ -25038,65 +25161,68 @@
       <x:c r="FZ44" s="3" t="n">
         <x:v>11531</x:v>
       </x:c>
       <x:c r="GA44" s="3" t="n">
         <x:v>11785</x:v>
       </x:c>
       <x:c r="GB44" s="3" t="n">
         <x:v>12642</x:v>
       </x:c>
       <x:c r="GC44" s="3" t="n">
         <x:v>15873</x:v>
       </x:c>
       <x:c r="GD44" s="3" t="n">
         <x:v>11526</x:v>
       </x:c>
       <x:c r="GE44" s="3" t="n">
         <x:v>12164</x:v>
       </x:c>
       <x:c r="GF44" s="3" t="n">
         <x:v>15142</x:v>
       </x:c>
       <x:c r="GG44" s="3" t="n">
         <x:v>16194</x:v>
       </x:c>
       <x:c r="GH44" s="3" t="n">
-        <x:v>11925</x:v>
+        <x:v>11580</x:v>
       </x:c>
       <x:c r="GI44" s="3" t="n">
-        <x:v>12307</x:v>
+        <x:v>11803</x:v>
       </x:c>
       <x:c r="GJ44" s="3" t="n">
-        <x:v>13753</x:v>
+        <x:v>13197</x:v>
       </x:c>
       <x:c r="GK44" s="3" t="n">
-        <x:v>16785</x:v>
+        <x:v>15912</x:v>
+      </x:c>
+      <x:c r="GL44" s="3" t="n">
+        <x:v>11305</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:193">
+    <x:row r="45" spans="1:194">
       <x:c r="A45" s="2" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>2641</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>2654</x:v>
       </x:c>
       <x:c r="D45" s="3" t="n">
         <x:v>2650</x:v>
       </x:c>
       <x:c r="E45" s="3" t="n">
         <x:v>2670</x:v>
       </x:c>
       <x:c r="F45" s="3" t="n">
         <x:v>2552</x:v>
       </x:c>
       <x:c r="G45" s="3" t="n">
         <x:v>2600</x:v>
       </x:c>
       <x:c r="H45" s="3" t="n">
         <x:v>2591</x:v>
       </x:c>
       <x:c r="I45" s="3" t="n">
         <x:v>2607</x:v>
       </x:c>
@@ -25619,65 +25745,68 @@
       <x:c r="FZ45" s="3" t="n">
         <x:v>12707</x:v>
       </x:c>
       <x:c r="GA45" s="3" t="n">
         <x:v>12470</x:v>
       </x:c>
       <x:c r="GB45" s="3" t="n">
         <x:v>13153</x:v>
       </x:c>
       <x:c r="GC45" s="3" t="n">
         <x:v>14963</x:v>
       </x:c>
       <x:c r="GD45" s="3" t="n">
         <x:v>11134</x:v>
       </x:c>
       <x:c r="GE45" s="3" t="n">
         <x:v>12482</x:v>
       </x:c>
       <x:c r="GF45" s="3" t="n">
         <x:v>10812</x:v>
       </x:c>
       <x:c r="GG45" s="3" t="n">
         <x:v>13246</x:v>
       </x:c>
       <x:c r="GH45" s="3" t="n">
-        <x:v>10016</x:v>
+        <x:v>10098</x:v>
       </x:c>
       <x:c r="GI45" s="3" t="n">
-        <x:v>11434</x:v>
+        <x:v>11367</x:v>
       </x:c>
       <x:c r="GJ45" s="3" t="n">
-        <x:v>9193</x:v>
+        <x:v>9154</x:v>
       </x:c>
       <x:c r="GK45" s="3" t="n">
-        <x:v>12897</x:v>
+        <x:v>12050</x:v>
+      </x:c>
+      <x:c r="GL45" s="3" t="n">
+        <x:v>8909</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:193">
+    <x:row r="46" spans="1:194">
       <x:c r="A46" s="2" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="D46" s="3" t="n">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="E46" s="3" t="n">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="F46" s="3" t="n">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="G46" s="3" t="n">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="H46" s="3" t="n">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="I46" s="3" t="n">
         <x:v>1200</x:v>
       </x:c>
@@ -26200,65 +26329,68 @@
       <x:c r="FZ46" s="3" t="n">
         <x:v>3076</x:v>
       </x:c>
       <x:c r="GA46" s="3" t="n">
         <x:v>2990</x:v>
       </x:c>
       <x:c r="GB46" s="3" t="n">
         <x:v>2833</x:v>
       </x:c>
       <x:c r="GC46" s="3" t="n">
         <x:v>2957</x:v>
       </x:c>
       <x:c r="GD46" s="3" t="n">
         <x:v>2759</x:v>
       </x:c>
       <x:c r="GE46" s="3" t="n">
         <x:v>2837</x:v>
       </x:c>
       <x:c r="GF46" s="3" t="n">
         <x:v>2670</x:v>
       </x:c>
       <x:c r="GG46" s="3" t="n">
         <x:v>2910</x:v>
       </x:c>
       <x:c r="GH46" s="3" t="n">
+        <x:v>2814</x:v>
+      </x:c>
+      <x:c r="GI46" s="3" t="n">
+        <x:v>2905</x:v>
+      </x:c>
+      <x:c r="GJ46" s="3" t="n">
+        <x:v>2626</x:v>
+      </x:c>
+      <x:c r="GK46" s="3" t="n">
+        <x:v>3038</x:v>
+      </x:c>
+      <x:c r="GL46" s="3" t="n">
         <x:v>2801</x:v>
       </x:c>
-      <x:c r="GI46" s="3" t="n">
-[...7 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="47" spans="1:193">
+    <x:row r="47" spans="1:194">
       <x:c r="A47" s="2" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
         <x:v>16802</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>17476</x:v>
       </x:c>
       <x:c r="D47" s="3" t="n">
         <x:v>17737</x:v>
       </x:c>
       <x:c r="E47" s="3" t="n">
         <x:v>17926</x:v>
       </x:c>
       <x:c r="F47" s="3" t="n">
         <x:v>15893</x:v>
       </x:c>
       <x:c r="G47" s="3" t="n">
         <x:v>16301</x:v>
       </x:c>
       <x:c r="H47" s="3" t="n">
         <x:v>16226</x:v>
       </x:c>
       <x:c r="I47" s="3" t="n">
         <x:v>16371</x:v>
       </x:c>
@@ -26781,65 +26913,68 @@
       <x:c r="FZ47" s="3" t="n">
         <x:v>54315</x:v>
       </x:c>
       <x:c r="GA47" s="3" t="n">
         <x:v>61576</x:v>
       </x:c>
       <x:c r="GB47" s="3" t="n">
         <x:v>60922</x:v>
       </x:c>
       <x:c r="GC47" s="3" t="n">
         <x:v>85543</x:v>
       </x:c>
       <x:c r="GD47" s="3" t="n">
         <x:v>53145</x:v>
       </x:c>
       <x:c r="GE47" s="3" t="n">
         <x:v>61263</x:v>
       </x:c>
       <x:c r="GF47" s="3" t="n">
         <x:v>68903</x:v>
       </x:c>
       <x:c r="GG47" s="3" t="n">
         <x:v>87715</x:v>
       </x:c>
       <x:c r="GH47" s="3" t="n">
-        <x:v>52657</x:v>
+        <x:v>52340</x:v>
       </x:c>
       <x:c r="GI47" s="3" t="n">
-        <x:v>62194</x:v>
+        <x:v>62003</x:v>
       </x:c>
       <x:c r="GJ47" s="3" t="n">
-        <x:v>62330</x:v>
+        <x:v>62416</x:v>
       </x:c>
       <x:c r="GK47" s="3" t="n">
-        <x:v>93963</x:v>
+        <x:v>87503</x:v>
+      </x:c>
+      <x:c r="GL47" s="3" t="n">
+        <x:v>49380</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:193">
+    <x:row r="48" spans="1:194">
       <x:c r="A48" s="2" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
         <x:v>7404</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
         <x:v>7950</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
         <x:v>8172</x:v>
       </x:c>
       <x:c r="E48" s="3" t="n">
         <x:v>8272</x:v>
       </x:c>
       <x:c r="F48" s="3" t="n">
         <x:v>7007</x:v>
       </x:c>
       <x:c r="G48" s="3" t="n">
         <x:v>7186</x:v>
       </x:c>
       <x:c r="H48" s="3" t="n">
         <x:v>7152</x:v>
       </x:c>
       <x:c r="I48" s="3" t="n">
         <x:v>7203</x:v>
       </x:c>
@@ -27362,65 +27497,68 @@
       <x:c r="FZ48" s="3" t="n">
         <x:v>36174</x:v>
       </x:c>
       <x:c r="GA48" s="3" t="n">
         <x:v>37653</x:v>
       </x:c>
       <x:c r="GB48" s="3" t="n">
         <x:v>39427</x:v>
       </x:c>
       <x:c r="GC48" s="3" t="n">
         <x:v>51281</x:v>
       </x:c>
       <x:c r="GD48" s="3" t="n">
         <x:v>35423</x:v>
       </x:c>
       <x:c r="GE48" s="3" t="n">
         <x:v>36042</x:v>
       </x:c>
       <x:c r="GF48" s="3" t="n">
         <x:v>44114</x:v>
       </x:c>
       <x:c r="GG48" s="3" t="n">
         <x:v>54067</x:v>
       </x:c>
       <x:c r="GH48" s="3" t="n">
-        <x:v>35046</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="GI48" s="3" t="n">
-        <x:v>37707</x:v>
+        <x:v>38178</x:v>
       </x:c>
       <x:c r="GJ48" s="3" t="n">
-        <x:v>40074</x:v>
+        <x:v>40861</x:v>
       </x:c>
       <x:c r="GK48" s="3" t="n">
-        <x:v>62225</x:v>
+        <x:v>56383</x:v>
+      </x:c>
+      <x:c r="GL48" s="3" t="n">
+        <x:v>33950</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:193">
+    <x:row r="49" spans="1:194">
       <x:c r="A49" s="2" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>6565</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>6643</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
         <x:v>6664</x:v>
       </x:c>
       <x:c r="E49" s="3" t="n">
         <x:v>6717</x:v>
       </x:c>
       <x:c r="F49" s="3" t="n">
         <x:v>6108</x:v>
       </x:c>
       <x:c r="G49" s="3" t="n">
         <x:v>6258</x:v>
       </x:c>
       <x:c r="H49" s="3" t="n">
         <x:v>6234</x:v>
       </x:c>
       <x:c r="I49" s="3" t="n">
         <x:v>6301</x:v>
       </x:c>
@@ -27943,65 +28081,68 @@
       <x:c r="FZ49" s="3" t="n">
         <x:v>30046</x:v>
       </x:c>
       <x:c r="GA49" s="3" t="n">
         <x:v>29812</x:v>
       </x:c>
       <x:c r="GB49" s="3" t="n">
         <x:v>32891</x:v>
       </x:c>
       <x:c r="GC49" s="3" t="n">
         <x:v>39118</x:v>
       </x:c>
       <x:c r="GD49" s="3" t="n">
         <x:v>28784</x:v>
       </x:c>
       <x:c r="GE49" s="3" t="n">
         <x:v>30349</x:v>
       </x:c>
       <x:c r="GF49" s="3" t="n">
         <x:v>32529</x:v>
       </x:c>
       <x:c r="GG49" s="3" t="n">
         <x:v>37982</x:v>
       </x:c>
       <x:c r="GH49" s="3" t="n">
-        <x:v>28265</x:v>
+        <x:v>28408</x:v>
       </x:c>
       <x:c r="GI49" s="3" t="n">
-        <x:v>30226</x:v>
+        <x:v>30228</x:v>
       </x:c>
       <x:c r="GJ49" s="3" t="n">
-        <x:v>29281</x:v>
+        <x:v>29607</x:v>
       </x:c>
       <x:c r="GK49" s="3" t="n">
-        <x:v>39937</x:v>
+        <x:v>38215</x:v>
+      </x:c>
+      <x:c r="GL49" s="3" t="n">
+        <x:v>27075</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:193">
+    <x:row r="50" spans="1:194">
       <x:c r="A50" s="2" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>971</x:v>
       </x:c>
       <x:c r="C50" s="3" t="n">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="D50" s="3" t="n">
         <x:v>1614</x:v>
       </x:c>
       <x:c r="E50" s="3" t="n">
         <x:v>1660</x:v>
       </x:c>
       <x:c r="F50" s="3" t="n">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="G50" s="3" t="n">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="H50" s="3" t="n">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="I50" s="3" t="n">
         <x:v>1050</x:v>
       </x:c>
@@ -28524,65 +28665,68 @@
       <x:c r="FZ50" s="3" t="n">
         <x:v>6128</x:v>
       </x:c>
       <x:c r="GA50" s="3" t="n">
         <x:v>7841</x:v>
       </x:c>
       <x:c r="GB50" s="3" t="n">
         <x:v>6536</x:v>
       </x:c>
       <x:c r="GC50" s="3" t="n">
         <x:v>12162</x:v>
       </x:c>
       <x:c r="GD50" s="3" t="n">
         <x:v>6639</x:v>
       </x:c>
       <x:c r="GE50" s="3" t="n">
         <x:v>5694</x:v>
       </x:c>
       <x:c r="GF50" s="3" t="n">
         <x:v>11586</x:v>
       </x:c>
       <x:c r="GG50" s="3" t="n">
         <x:v>16085</x:v>
       </x:c>
       <x:c r="GH50" s="3" t="n">
-        <x:v>6781</x:v>
+        <x:v>6783</x:v>
       </x:c>
       <x:c r="GI50" s="3" t="n">
-        <x:v>7481</x:v>
+        <x:v>7950</x:v>
       </x:c>
       <x:c r="GJ50" s="3" t="n">
-        <x:v>10794</x:v>
+        <x:v>11254</x:v>
       </x:c>
       <x:c r="GK50" s="3" t="n">
-        <x:v>22288</x:v>
+        <x:v>18168</x:v>
+      </x:c>
+      <x:c r="GL50" s="3" t="n">
+        <x:v>6875</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:193">
+    <x:row r="51" spans="1:194">
       <x:c r="A51" s="2" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>8712</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>8792</x:v>
       </x:c>
       <x:c r="D51" s="3" t="n">
         <x:v>8811</x:v>
       </x:c>
       <x:c r="E51" s="3" t="n">
         <x:v>8890</x:v>
       </x:c>
       <x:c r="F51" s="3" t="n">
         <x:v>8169</x:v>
       </x:c>
       <x:c r="G51" s="3" t="n">
         <x:v>8379</x:v>
       </x:c>
       <x:c r="H51" s="3" t="n">
         <x:v>8341</x:v>
       </x:c>
       <x:c r="I51" s="3" t="n">
         <x:v>8431</x:v>
       </x:c>
@@ -29105,65 +29249,68 @@
       <x:c r="FZ51" s="3" t="n">
         <x:v>18140</x:v>
       </x:c>
       <x:c r="GA51" s="3" t="n">
         <x:v>23923</x:v>
       </x:c>
       <x:c r="GB51" s="3" t="n">
         <x:v>21495</x:v>
       </x:c>
       <x:c r="GC51" s="3" t="n">
         <x:v>34262</x:v>
       </x:c>
       <x:c r="GD51" s="3" t="n">
         <x:v>17722</x:v>
       </x:c>
       <x:c r="GE51" s="3" t="n">
         <x:v>25221</x:v>
       </x:c>
       <x:c r="GF51" s="3" t="n">
         <x:v>24788</x:v>
       </x:c>
       <x:c r="GG51" s="3" t="n">
         <x:v>33647</x:v>
       </x:c>
       <x:c r="GH51" s="3" t="n">
-        <x:v>17611</x:v>
+        <x:v>17149</x:v>
       </x:c>
       <x:c r="GI51" s="3" t="n">
-        <x:v>24487</x:v>
+        <x:v>23824</x:v>
       </x:c>
       <x:c r="GJ51" s="3" t="n">
-        <x:v>22256</x:v>
+        <x:v>21555</x:v>
       </x:c>
       <x:c r="GK51" s="3" t="n">
-        <x:v>31737</x:v>
+        <x:v>31120</x:v>
+      </x:c>
+      <x:c r="GL51" s="3" t="n">
+        <x:v>15430</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:193">
+    <x:row r="52" spans="1:194">
       <x:c r="A52" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>75214</x:v>
       </x:c>
       <x:c r="C52" s="3" t="n">
         <x:v>85433</x:v>
       </x:c>
       <x:c r="D52" s="3" t="n">
         <x:v>81589</x:v>
       </x:c>
       <x:c r="E52" s="3" t="n">
         <x:v>89389</x:v>
       </x:c>
       <x:c r="F52" s="3" t="n">
         <x:v>71414</x:v>
       </x:c>
       <x:c r="G52" s="3" t="n">
         <x:v>72791</x:v>
       </x:c>
       <x:c r="H52" s="3" t="n">
         <x:v>77185</x:v>
       </x:c>
       <x:c r="I52" s="3" t="n">
         <x:v>95924</x:v>
       </x:c>
@@ -29686,1948 +29833,1960 @@
       <x:c r="FZ52" s="3" t="n">
         <x:v>230575</x:v>
       </x:c>
       <x:c r="GA52" s="3" t="n">
         <x:v>233979</x:v>
       </x:c>
       <x:c r="GB52" s="3" t="n">
         <x:v>221011</x:v>
       </x:c>
       <x:c r="GC52" s="3" t="n">
         <x:v>257763</x:v>
       </x:c>
       <x:c r="GD52" s="3" t="n">
         <x:v>209089</x:v>
       </x:c>
       <x:c r="GE52" s="3" t="n">
         <x:v>229110</x:v>
       </x:c>
       <x:c r="GF52" s="3" t="n">
         <x:v>229737</x:v>
       </x:c>
       <x:c r="GG52" s="3" t="n">
         <x:v>259418</x:v>
       </x:c>
       <x:c r="GH52" s="3" t="n">
-        <x:v>211383</x:v>
+        <x:v>211183</x:v>
       </x:c>
       <x:c r="GI52" s="3" t="n">
-        <x:v>225563</x:v>
+        <x:v>227074</x:v>
       </x:c>
       <x:c r="GJ52" s="3" t="n">
-        <x:v>219742</x:v>
+        <x:v>220038</x:v>
       </x:c>
       <x:c r="GK52" s="3" t="n">
-        <x:v>272428</x:v>
+        <x:v>267454</x:v>
+      </x:c>
+      <x:c r="GL52" s="3" t="n">
+        <x:v>207520</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:193">
+    <x:row r="53" spans="1:194">
       <x:c r="A53" s="2" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="M53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="N53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="O53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="V53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="W53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="X53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Y53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Z53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ED53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ER53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ES53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ET53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="GL53" s="4" t="s">
+        <x:v>244</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:193">
+    <x:row r="54" spans="1:194">
       <x:c r="A54" s="2" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="M54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="N54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="O54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="T54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="V54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="W54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="X54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Y54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Z54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ED54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ER54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ES54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ET54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="GL54" s="4" t="s">
+        <x:v>244</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:193">
+    <x:row r="55" spans="1:194">
       <x:c r="A55" s="2" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="M55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="N55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="O55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="V55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="W55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="X55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Y55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Z55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ED55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ER55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ES55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ET55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="GL55" s="4" t="s">
+        <x:v>244</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:193">
+    <x:row r="57" spans="1:194">
       <x:c r="A57" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:193">
+    <x:row r="58" spans="1:194">
       <x:c r="A58" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:193">
+    <x:row r="59" spans="1:194">
       <x:c r="A59" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:193">
+    <x:row r="61" spans="1:194">
       <x:c r="A61" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:193">
+    <x:row r="62" spans="1:194">
       <x:c r="A62" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:193">
+    <x:row r="63" spans="1:194">
       <x:c r="A63" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:194">
+      <x:c r="A65" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:194">
+      <x:c r="A66" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:194">
+      <x:c r="A68" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:194">
+      <x:c r="A69" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:193">
-[...1 lines deleted...]
-        <x:v>252</x:v>
+    <x:row r="70" spans="1:194">
+      <x:c r="A70" s="0" t="s">
+        <x:v>256</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:193">
-[...1 lines deleted...]
-        <x:v>253</x:v>
+    <x:row r="71" spans="1:194">
+      <x:c r="A71" s="0" t="s">
+        <x:v>257</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:193">
-[...1 lines deleted...]
-        <x:v>254</x:v>
+    <x:row r="72" spans="1:194">
+      <x:c r="A72" s="0" t="s">
+        <x:v>258</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:193">
-[...1 lines deleted...]
-        <x:v>250</x:v>
+    <x:row r="77" spans="1:194">
+      <x:c r="A77" s="0" t="s">
+        <x:v>259</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:193">
-[...1 lines deleted...]
-        <x:v>255</x:v>
+    <x:row r="78" spans="1:194">
+      <x:c r="A78" s="0" t="s">
+        <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:193">
-[...1 lines deleted...]
-        <x:v>256</x:v>
+    <x:row r="79" spans="1:194">
+      <x:c r="A79" s="0" t="s">
+        <x:v>260</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:193">
-[...1 lines deleted...]
-        <x:v>257</x:v>
+    <x:row r="80" spans="1:194">
+      <x:c r="A80" s="0" t="s">
+        <x:v>261</x:v>
       </x:c>
     </x:row>
-    <x:row r="77" spans="1:193">
-[...1 lines deleted...]
-        <x:v>258</x:v>
+    <x:row r="81" spans="1:194">
+      <x:c r="A81" s="0" t="s">
+        <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="78" spans="1:193">
-[...1 lines deleted...]
-        <x:v>250</x:v>
+    <x:row r="82" spans="1:194">
+      <x:c r="A82" s="0" t="s">
+        <x:v>262</x:v>
       </x:c>
     </x:row>
-    <x:row r="79" spans="1:193">
-[...1 lines deleted...]
-        <x:v>259</x:v>
+    <x:row r="84" spans="1:194">
+      <x:c r="A84" s="0" t="s">
+        <x:v>263</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:193">
-[...19 lines deleted...]
-    <x:row r="85" spans="1:193">
+    <x:row r="85" spans="1:194">
       <x:c r="A85" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
-    <x:row r="86" spans="1:193">
+    <x:row r="86" spans="1:194">
       <x:c r="A86" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:193">
+    <x:row r="89" spans="1:194">
       <x:c r="A89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="90" spans="1:193">
+    <x:row r="90" spans="1:194">
       <x:c r="A90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:193">
+    <x:row r="94" spans="1:194">
       <x:c r="A94" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
-    <x:row r="96" spans="1:193">
+    <x:row r="96" spans="1:194">
       <x:c r="A96" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:193">
+    <x:row r="97" spans="1:194">
       <x:c r="A97" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:193">
+    <x:row r="99" spans="1:194">
       <x:c r="A99" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
-    <x:row r="100" spans="1:193">
+    <x:row r="100" spans="1:194">
       <x:c r="A100" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>FastePriser</vt:lpstr>
       <vt:lpstr>FastePriser!Print_Area</vt:lpstr>
       <vt:lpstr>FastePriser!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>