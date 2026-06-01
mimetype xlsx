--- v0 (2026-05-01)
+++ v1 (2026-06-01)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4906d2239f24b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39b86ffafbab4ebbae7f81e4879429f3.psmdcp" Id="R6c0ab09120bc4c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d461a2ccdae434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/325e82d5f0d84314b2c9bd658f1af636.psmdcp" Id="Re520df5ec6e749c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="LPriser" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="270">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="271">
   <x:si>
     <x:t>09183: Gross fixed capital formation, by industry, contents and quarter</x:t>
   </x:si>
   <x:si>
     <x:t>Current prices (NOK million)</x:t>
   </x:si>
   <x:si>
     <x:t>1978K1</x:t>
   </x:si>
   <x:si>
     <x:t>1978K2</x:t>
   </x:si>
   <x:si>
     <x:t>1978K3</x:t>
   </x:si>
   <x:si>
     <x:t>1978K4</x:t>
   </x:si>
   <x:si>
     <x:t>1979K1</x:t>
   </x:si>
   <x:si>
     <x:t>1979K2</x:t>
   </x:si>
   <x:si>
@@ -592,50 +592,53 @@
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
     <x:t>2025K3</x:t>
   </x:si>
   <x:si>
     <x:t>2025K4</x:t>
   </x:si>
   <x:si>
+    <x:t>2026K1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Total industry</x:t>
   </x:si>
   <x:si>
     <x:t>Agriculture and forestry</x:t>
   </x:si>
   <x:si>
     <x:t>Fishing and aquaculture</x:t>
   </x:si>
   <x:si>
     <x:t>Mining and quarrying</x:t>
   </x:si>
   <x:si>
     <x:t>Oil and gas extraction including services</x:t>
   </x:si>
   <x:si>
     <x:t>¬ Oil and gas extraction</x:t>
   </x:si>
   <x:si>
     <x:t>¬ Service activities incidental to oil and gas</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>¬ Food products, beverages and tobacco</x:t>
@@ -763,51 +766,51 @@
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>Market producers</x:t>
   </x:si>
   <x:si>
     <x:t>Non-market producers</x:t>
   </x:si>
   <x:si>
     <x:t>Figures after 2023 (the base year) are preliminary.</x:t>
   </x:si>
   <x:si>
     <x:t>In the time series in volume, the figures from the base year and onwards are fixed price figures while data prior to the base year are chained volume figures. This implies that additivity in volume is lost prior to the base year.</x:t>
   </x:si>
   <x:si>
     <x:t>. = Category not applicable. Figures do not exist at this time, because the category was not in use when the figures were collected.</x:t>
   </x:si>
   <x:si>
     <x:t>Updated:</x:t>
   </x:si>
   <x:si>
     <x:t>Current prices (NOK million):</x:t>
   </x:si>
   <x:si>
-    <x:t>20260209 08:00</x:t>
+    <x:t>20260528 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics Norway</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Achraf Bougroug, Statistics Norway</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +47 40 90 26 15</x:t>
   </x:si>
   <x:si>
     <x:t>acb@ssb.no</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>NOK million</x:t>
   </x:si>
@@ -1213,70 +1216,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:GK100"/>
+  <x:dimension ref="A1:GL100"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="193" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="194" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:193">
+    <x:row r="1" spans="1:194">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:193">
+    <x:row r="3" spans="1:194">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:193">
+    <x:row r="4" spans="1:194">
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I4" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J4" s="2" t="s">
@@ -1809,54 +1812,57 @@
       </x:c>
       <x:c r="GD4" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="GE4" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="GF4" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="GG4" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="GH4" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="GI4" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="GJ4" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="GK4" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
+      <x:c r="GL4" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
     </x:row>
-    <x:row r="5" spans="1:193">
+    <x:row r="5" spans="1:194">
       <x:c r="A5" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>18489</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>20302</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>17521</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>21304</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>17437</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>19298</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>20612</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>24800</x:v>
       </x:c>
@@ -2379,65 +2385,68 @@
       <x:c r="FZ5" s="3" t="n">
         <x:v>282841</x:v>
       </x:c>
       <x:c r="GA5" s="3" t="n">
         <x:v>294671</x:v>
       </x:c>
       <x:c r="GB5" s="3" t="n">
         <x:v>288651</x:v>
       </x:c>
       <x:c r="GC5" s="3" t="n">
         <x:v>331622</x:v>
       </x:c>
       <x:c r="GD5" s="3" t="n">
         <x:v>271517</x:v>
       </x:c>
       <x:c r="GE5" s="3" t="n">
         <x:v>305817</x:v>
       </x:c>
       <x:c r="GF5" s="3" t="n">
         <x:v>307583</x:v>
       </x:c>
       <x:c r="GG5" s="3" t="n">
         <x:v>350294</x:v>
       </x:c>
       <x:c r="GH5" s="3" t="n">
-        <x:v>289220</x:v>
+        <x:v>289091</x:v>
       </x:c>
       <x:c r="GI5" s="3" t="n">
-        <x:v>317684</x:v>
+        <x:v>319282</x:v>
       </x:c>
       <x:c r="GJ5" s="3" t="n">
-        <x:v>309613</x:v>
+        <x:v>310012</x:v>
       </x:c>
       <x:c r="GK5" s="3" t="n">
-        <x:v>373443</x:v>
+        <x:v>366001</x:v>
+      </x:c>
+      <x:c r="GL5" s="3" t="n">
+        <x:v>288682</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:193">
+    <x:row r="6" spans="1:194">
       <x:c r="A6" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>959</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>696</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>950</x:v>
       </x:c>
@@ -2960,65 +2969,68 @@
       <x:c r="FZ6" s="3" t="n">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="GA6" s="3" t="n">
         <x:v>3047</x:v>
       </x:c>
       <x:c r="GB6" s="3" t="n">
         <x:v>2960</x:v>
       </x:c>
       <x:c r="GC6" s="3" t="n">
         <x:v>2128</x:v>
       </x:c>
       <x:c r="GD6" s="3" t="n">
         <x:v>1638</x:v>
       </x:c>
       <x:c r="GE6" s="3" t="n">
         <x:v>3009</x:v>
       </x:c>
       <x:c r="GF6" s="3" t="n">
         <x:v>2961</x:v>
       </x:c>
       <x:c r="GG6" s="3" t="n">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="GH6" s="3" t="n">
-        <x:v>1837</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="GI6" s="3" t="n">
-        <x:v>3383</x:v>
+        <x:v>3527</x:v>
       </x:c>
       <x:c r="GJ6" s="3" t="n">
-        <x:v>3293</x:v>
+        <x:v>3450</x:v>
       </x:c>
       <x:c r="GK6" s="3" t="n">
-        <x:v>2248</x:v>
+        <x:v>2318</x:v>
+      </x:c>
+      <x:c r="GL6" s="3" t="n">
+        <x:v>1968</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:193">
+    <x:row r="7" spans="1:194">
       <x:c r="A7" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>402</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>135</x:v>
       </x:c>
@@ -3544,62 +3556,65 @@
       <x:c r="GA7" s="3" t="n">
         <x:v>3204</x:v>
       </x:c>
       <x:c r="GB7" s="3" t="n">
         <x:v>3057</x:v>
       </x:c>
       <x:c r="GC7" s="3" t="n">
         <x:v>3063</x:v>
       </x:c>
       <x:c r="GD7" s="3" t="n">
         <x:v>2446</x:v>
       </x:c>
       <x:c r="GE7" s="3" t="n">
         <x:v>2660</x:v>
       </x:c>
       <x:c r="GF7" s="3" t="n">
         <x:v>3107</x:v>
       </x:c>
       <x:c r="GG7" s="3" t="n">
         <x:v>2218</x:v>
       </x:c>
       <x:c r="GH7" s="3" t="n">
         <x:v>3673</x:v>
       </x:c>
       <x:c r="GI7" s="3" t="n">
-        <x:v>2617</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="GJ7" s="3" t="n">
-        <x:v>2053</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="GK7" s="3" t="n">
-        <x:v>2347</x:v>
+        <x:v>2349</x:v>
+      </x:c>
+      <x:c r="GL7" s="3" t="n">
+        <x:v>2669</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:193">
+    <x:row r="8" spans="1:194">
       <x:c r="A8" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>129</x:v>
       </x:c>
@@ -4131,56 +4146,59 @@
       <x:c r="GC8" s="3" t="n">
         <x:v>969</x:v>
       </x:c>
       <x:c r="GD8" s="3" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="GE8" s="3" t="n">
         <x:v>890</x:v>
       </x:c>
       <x:c r="GF8" s="3" t="n">
         <x:v>833</x:v>
       </x:c>
       <x:c r="GG8" s="3" t="n">
         <x:v>835</x:v>
       </x:c>
       <x:c r="GH8" s="3" t="n">
         <x:v>366</x:v>
       </x:c>
       <x:c r="GI8" s="3" t="n">
         <x:v>598</x:v>
       </x:c>
       <x:c r="GJ8" s="3" t="n">
         <x:v>534</x:v>
       </x:c>
       <x:c r="GK8" s="3" t="n">
-        <x:v>1133</x:v>
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="GL8" s="3" t="n">
+        <x:v>508</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:193">
+    <x:row r="9" spans="1:194">
       <x:c r="A9" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>1762</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>1708</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>2151</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>2179</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>2905</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>2628</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>3084</x:v>
       </x:c>
@@ -4703,65 +4721,68 @@
       <x:c r="FZ9" s="3" t="n">
         <x:v>50152</x:v>
       </x:c>
       <x:c r="GA9" s="3" t="n">
         <x:v>55945</x:v>
       </x:c>
       <x:c r="GB9" s="3" t="n">
         <x:v>61515</x:v>
       </x:c>
       <x:c r="GC9" s="3" t="n">
         <x:v>66759</x:v>
       </x:c>
       <x:c r="GD9" s="3" t="n">
         <x:v>58212</x:v>
       </x:c>
       <x:c r="GE9" s="3" t="n">
         <x:v>67132</x:v>
       </x:c>
       <x:c r="GF9" s="3" t="n">
         <x:v>67594</x:v>
       </x:c>
       <x:c r="GG9" s="3" t="n">
         <x:v>72979</x:v>
       </x:c>
       <x:c r="GH9" s="3" t="n">
-        <x:v>64136</x:v>
+        <x:v>64134</x:v>
       </x:c>
       <x:c r="GI9" s="3" t="n">
-        <x:v>72946</x:v>
+        <x:v>72942</x:v>
       </x:c>
       <x:c r="GJ9" s="3" t="n">
-        <x:v>72749</x:v>
+        <x:v>72743</x:v>
       </x:c>
       <x:c r="GK9" s="3" t="n">
-        <x:v>78071</x:v>
+        <x:v>77357</x:v>
+      </x:c>
+      <x:c r="GL9" s="3" t="n">
+        <x:v>65608</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:193">
+    <x:row r="10" spans="1:194">
       <x:c r="A10" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>1762</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>2141</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>2855</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>2590</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>3011</x:v>
       </x:c>
@@ -5284,65 +5305,68 @@
       <x:c r="FZ10" s="3" t="n">
         <x:v>49427</x:v>
       </x:c>
       <x:c r="GA10" s="3" t="n">
         <x:v>54843</x:v>
       </x:c>
       <x:c r="GB10" s="3" t="n">
         <x:v>60577</x:v>
       </x:c>
       <x:c r="GC10" s="3" t="n">
         <x:v>65346</x:v>
       </x:c>
       <x:c r="GD10" s="3" t="n">
         <x:v>56283</x:v>
       </x:c>
       <x:c r="GE10" s="3" t="n">
         <x:v>64834</x:v>
       </x:c>
       <x:c r="GF10" s="3" t="n">
         <x:v>64132</x:v>
       </x:c>
       <x:c r="GG10" s="3" t="n">
         <x:v>70113</x:v>
       </x:c>
       <x:c r="GH10" s="3" t="n">
-        <x:v>62346</x:v>
+        <x:v>62344</x:v>
       </x:c>
       <x:c r="GI10" s="3" t="n">
-        <x:v>71143</x:v>
+        <x:v>71139</x:v>
       </x:c>
       <x:c r="GJ10" s="3" t="n">
-        <x:v>70079</x:v>
+        <x:v>70073</x:v>
       </x:c>
       <x:c r="GK10" s="3" t="n">
-        <x:v>74853</x:v>
+        <x:v>72810</x:v>
+      </x:c>
+      <x:c r="GL10" s="3" t="n">
+        <x:v>62889</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:193">
+    <x:row r="11" spans="1:194">
       <x:c r="A11" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>73</x:v>
       </x:c>
@@ -5874,56 +5898,59 @@
       <x:c r="GC11" s="3" t="n">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="GD11" s="3" t="n">
         <x:v>1929</x:v>
       </x:c>
       <x:c r="GE11" s="3" t="n">
         <x:v>2298</x:v>
       </x:c>
       <x:c r="GF11" s="3" t="n">
         <x:v>3462</x:v>
       </x:c>
       <x:c r="GG11" s="3" t="n">
         <x:v>2866</x:v>
       </x:c>
       <x:c r="GH11" s="3" t="n">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="GI11" s="3" t="n">
         <x:v>1802</x:v>
       </x:c>
       <x:c r="GJ11" s="3" t="n">
         <x:v>2670</x:v>
       </x:c>
       <x:c r="GK11" s="3" t="n">
-        <x:v>3218</x:v>
+        <x:v>4547</x:v>
+      </x:c>
+      <x:c r="GL11" s="3" t="n">
+        <x:v>2719</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:193">
+    <x:row r="12" spans="1:194">
       <x:c r="A12" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>1959</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>2029</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>1689</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>2426</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>2346</x:v>
       </x:c>
@@ -6446,65 +6473,68 @@
       <x:c r="FZ12" s="3" t="n">
         <x:v>15721</x:v>
       </x:c>
       <x:c r="GA12" s="3" t="n">
         <x:v>16402</x:v>
       </x:c>
       <x:c r="GB12" s="3" t="n">
         <x:v>15509</x:v>
       </x:c>
       <x:c r="GC12" s="3" t="n">
         <x:v>20147</x:v>
       </x:c>
       <x:c r="GD12" s="3" t="n">
         <x:v>15754</x:v>
       </x:c>
       <x:c r="GE12" s="3" t="n">
         <x:v>17161</x:v>
       </x:c>
       <x:c r="GF12" s="3" t="n">
         <x:v>16012</x:v>
       </x:c>
       <x:c r="GG12" s="3" t="n">
         <x:v>20634</x:v>
       </x:c>
       <x:c r="GH12" s="3" t="n">
-        <x:v>15855</x:v>
+        <x:v>15853</x:v>
       </x:c>
       <x:c r="GI12" s="3" t="n">
-        <x:v>17914</x:v>
+        <x:v>17911</x:v>
       </x:c>
       <x:c r="GJ12" s="3" t="n">
-        <x:v>17938</x:v>
+        <x:v>17934</x:v>
       </x:c>
       <x:c r="GK12" s="3" t="n">
-        <x:v>22881</x:v>
+        <x:v>22413</x:v>
+      </x:c>
+      <x:c r="GL12" s="3" t="n">
+        <x:v>16032</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:193">
+    <x:row r="13" spans="1:194">
       <x:c r="A13" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>429</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>473</x:v>
       </x:c>
@@ -7036,56 +7066,59 @@
       <x:c r="GC13" s="3" t="n">
         <x:v>3360</x:v>
       </x:c>
       <x:c r="GD13" s="3" t="n">
         <x:v>2266</x:v>
       </x:c>
       <x:c r="GE13" s="3" t="n">
         <x:v>2783</x:v>
       </x:c>
       <x:c r="GF13" s="3" t="n">
         <x:v>2361</x:v>
       </x:c>
       <x:c r="GG13" s="3" t="n">
         <x:v>3113</x:v>
       </x:c>
       <x:c r="GH13" s="3" t="n">
         <x:v>2787</x:v>
       </x:c>
       <x:c r="GI13" s="3" t="n">
         <x:v>3084</x:v>
       </x:c>
       <x:c r="GJ13" s="3" t="n">
         <x:v>3845</x:v>
       </x:c>
       <x:c r="GK13" s="3" t="n">
-        <x:v>4447</x:v>
+        <x:v>4578</x:v>
+      </x:c>
+      <x:c r="GL13" s="3" t="n">
+        <x:v>3359</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:193">
+    <x:row r="14" spans="1:194">
       <x:c r="A14" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>337</x:v>
       </x:c>
@@ -7611,62 +7644,65 @@
       <x:c r="GA14" s="3" t="n">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="GB14" s="3" t="n">
         <x:v>2155</x:v>
       </x:c>
       <x:c r="GC14" s="3" t="n">
         <x:v>2070</x:v>
       </x:c>
       <x:c r="GD14" s="3" t="n">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="GE14" s="3" t="n">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="GF14" s="3" t="n">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="GG14" s="3" t="n">
         <x:v>1887</x:v>
       </x:c>
       <x:c r="GH14" s="3" t="n">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="GI14" s="3" t="n">
-        <x:v>1742</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="GJ14" s="3" t="n">
-        <x:v>1803</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="GK14" s="3" t="n">
-        <x:v>2936</x:v>
+        <x:v>2889</x:v>
+      </x:c>
+      <x:c r="GL14" s="3" t="n">
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:193">
+    <x:row r="15" spans="1:194">
       <x:c r="A15" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>136</x:v>
       </x:c>
@@ -8198,56 +8234,59 @@
       <x:c r="GC15" s="3" t="n">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="GD15" s="3" t="n">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="GE15" s="3" t="n">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="GF15" s="3" t="n">
         <x:v>945</x:v>
       </x:c>
       <x:c r="GG15" s="3" t="n">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="GH15" s="3" t="n">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="GI15" s="3" t="n">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="GJ15" s="3" t="n">
         <x:v>2043</x:v>
       </x:c>
       <x:c r="GK15" s="3" t="n">
-        <x:v>1511</x:v>
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c r="GL15" s="3" t="n">
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:193">
+    <x:row r="16" spans="1:194">
       <x:c r="A16" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
@@ -8773,62 +8812,65 @@
       <x:c r="GA16" s="3" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="GB16" s="3" t="n">
         <x:v>109</x:v>
       </x:c>
       <x:c r="GC16" s="3" t="n">
         <x:v>107</x:v>
       </x:c>
       <x:c r="GD16" s="3" t="n">
         <x:v>92</x:v>
       </x:c>
       <x:c r="GE16" s="3" t="n">
         <x:v>95</x:v>
       </x:c>
       <x:c r="GF16" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="GG16" s="3" t="n">
         <x:v>153</x:v>
       </x:c>
       <x:c r="GH16" s="3" t="n">
         <x:v>108</x:v>
       </x:c>
       <x:c r="GI16" s="3" t="n">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="GJ16" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="GK16" s="3" t="n">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="GL16" s="3" t="n">
+        <x:v>109</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:193">
+    <x:row r="17" spans="1:194">
       <x:c r="A17" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>158</x:v>
       </x:c>
@@ -9360,56 +9402,59 @@
       <x:c r="GC17" s="3" t="n">
         <x:v>674</x:v>
       </x:c>
       <x:c r="GD17" s="3" t="n">
         <x:v>586</x:v>
       </x:c>
       <x:c r="GE17" s="3" t="n">
         <x:v>510</x:v>
       </x:c>
       <x:c r="GF17" s="3" t="n">
         <x:v>555</x:v>
       </x:c>
       <x:c r="GG17" s="3" t="n">
         <x:v>508</x:v>
       </x:c>
       <x:c r="GH17" s="3" t="n">
         <x:v>298</x:v>
       </x:c>
       <x:c r="GI17" s="3" t="n">
         <x:v>356</x:v>
       </x:c>
       <x:c r="GJ17" s="3" t="n">
         <x:v>326</x:v>
       </x:c>
       <x:c r="GK17" s="3" t="n">
-        <x:v>352</x:v>
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="GL17" s="3" t="n">
+        <x:v>234</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:193">
+    <x:row r="18" spans="1:194">
       <x:c r="A18" s="2" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>334</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>319</x:v>
       </x:c>
@@ -9941,56 +9986,59 @@
       <x:c r="GC18" s="3" t="n">
         <x:v>581</x:v>
       </x:c>
       <x:c r="GD18" s="3" t="n">
         <x:v>318</x:v>
       </x:c>
       <x:c r="GE18" s="3" t="n">
         <x:v>336</x:v>
       </x:c>
       <x:c r="GF18" s="3" t="n">
         <x:v>327</x:v>
       </x:c>
       <x:c r="GG18" s="3" t="n">
         <x:v>390</x:v>
       </x:c>
       <x:c r="GH18" s="3" t="n">
         <x:v>279</x:v>
       </x:c>
       <x:c r="GI18" s="3" t="n">
         <x:v>306</x:v>
       </x:c>
       <x:c r="GJ18" s="3" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="GK18" s="3" t="n">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="GL18" s="3" t="n">
+        <x:v>277</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:193">
+    <x:row r="19" spans="1:194">
       <x:c r="A19" s="2" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
@@ -10522,56 +10570,59 @@
       <x:c r="GC19" s="3" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="GD19" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="GE19" s="3" t="n">
         <x:v>147</x:v>
       </x:c>
       <x:c r="GF19" s="3" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="GG19" s="3" t="n">
         <x:v>98</x:v>
       </x:c>
       <x:c r="GH19" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="GI19" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="GJ19" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="GK19" s="3" t="n">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="GL19" s="3" t="n">
+        <x:v>59</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:193">
+    <x:row r="20" spans="1:194">
       <x:c r="A20" s="2" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>195</x:v>
       </x:c>
@@ -11097,62 +11148,65 @@
       <x:c r="GA20" s="3" t="n">
         <x:v>2535</x:v>
       </x:c>
       <x:c r="GB20" s="3" t="n">
         <x:v>2428</x:v>
       </x:c>
       <x:c r="GC20" s="3" t="n">
         <x:v>3677</x:v>
       </x:c>
       <x:c r="GD20" s="3" t="n">
         <x:v>2560</x:v>
       </x:c>
       <x:c r="GE20" s="3" t="n">
         <x:v>3280</x:v>
       </x:c>
       <x:c r="GF20" s="3" t="n">
         <x:v>3125</x:v>
       </x:c>
       <x:c r="GG20" s="3" t="n">
         <x:v>4103</x:v>
       </x:c>
       <x:c r="GH20" s="3" t="n">
         <x:v>3334</x:v>
       </x:c>
       <x:c r="GI20" s="3" t="n">
-        <x:v>4163</x:v>
+        <x:v>4162</x:v>
       </x:c>
       <x:c r="GJ20" s="3" t="n">
-        <x:v>4454</x:v>
+        <x:v>4453</x:v>
       </x:c>
       <x:c r="GK20" s="3" t="n">
-        <x:v>6175</x:v>
+        <x:v>5863</x:v>
+      </x:c>
+      <x:c r="GL20" s="3" t="n">
+        <x:v>3807</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:193">
+    <x:row r="21" spans="1:194">
       <x:c r="A21" s="2" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
@@ -11675,65 +11729,68 @@
       <x:c r="FZ21" s="3" t="n">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="GA21" s="3" t="n">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="GB21" s="3" t="n">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="GC21" s="3" t="n">
         <x:v>2046</x:v>
       </x:c>
       <x:c r="GD21" s="3" t="n">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="GE21" s="3" t="n">
         <x:v>1957</x:v>
       </x:c>
       <x:c r="GF21" s="3" t="n">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="GG21" s="3" t="n">
         <x:v>2364</x:v>
       </x:c>
       <x:c r="GH21" s="3" t="n">
-        <x:v>1434</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="GI21" s="3" t="n">
-        <x:v>2062</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="GJ21" s="3" t="n">
-        <x:v>1800</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="GK21" s="3" t="n">
-        <x:v>2582</x:v>
+        <x:v>2704</x:v>
+      </x:c>
+      <x:c r="GL21" s="3" t="n">
+        <x:v>1999</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:193">
+    <x:row r="22" spans="1:194">
       <x:c r="A22" s="2" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>133</x:v>
       </x:c>
@@ -12265,56 +12322,59 @@
       <x:c r="GC22" s="3" t="n">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="GD22" s="3" t="n">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="GE22" s="3" t="n">
         <x:v>1384</x:v>
       </x:c>
       <x:c r="GF22" s="3" t="n">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="GG22" s="3" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="GH22" s="3" t="n">
         <x:v>864</x:v>
       </x:c>
       <x:c r="GI22" s="3" t="n">
         <x:v>933</x:v>
       </x:c>
       <x:c r="GJ22" s="3" t="n">
         <x:v>870</x:v>
       </x:c>
       <x:c r="GK22" s="3" t="n">
-        <x:v>1578</x:v>
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="GL22" s="3" t="n">
+        <x:v>609</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:193">
+    <x:row r="23" spans="1:194">
       <x:c r="A23" s="2" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I23" s="3" t="n">
         <x:v>236</x:v>
       </x:c>
@@ -12846,56 +12906,59 @@
       <x:c r="GC23" s="3" t="n">
         <x:v>3799</x:v>
       </x:c>
       <x:c r="GD23" s="3" t="n">
         <x:v>2748</x:v>
       </x:c>
       <x:c r="GE23" s="3" t="n">
         <x:v>3232</x:v>
       </x:c>
       <x:c r="GF23" s="3" t="n">
         <x:v>2821</x:v>
       </x:c>
       <x:c r="GG23" s="3" t="n">
         <x:v>3691</x:v>
       </x:c>
       <x:c r="GH23" s="3" t="n">
         <x:v>2440</x:v>
       </x:c>
       <x:c r="GI23" s="3" t="n">
         <x:v>2850</x:v>
       </x:c>
       <x:c r="GJ23" s="3" t="n">
         <x:v>2453</x:v>
       </x:c>
       <x:c r="GK23" s="3" t="n">
-        <x:v>2817</x:v>
+        <x:v>3174</x:v>
+      </x:c>
+      <x:c r="GL23" s="3" t="n">
+        <x:v>2076</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:193">
+    <x:row r="24" spans="1:194">
       <x:c r="A24" s="2" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>471</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
         <x:v>296</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I24" s="3" t="n">
         <x:v>421</x:v>
       </x:c>
@@ -13418,65 +13481,68 @@
       <x:c r="FZ24" s="3" t="n">
         <x:v>3861</x:v>
       </x:c>
       <x:c r="GA24" s="3" t="n">
         <x:v>3950</x:v>
       </x:c>
       <x:c r="GB24" s="3" t="n">
         <x:v>3163</x:v>
       </x:c>
       <x:c r="GC24" s="3" t="n">
         <x:v>4052</x:v>
       </x:c>
       <x:c r="GD24" s="3" t="n">
         <x:v>3385</x:v>
       </x:c>
       <x:c r="GE24" s="3" t="n">
         <x:v>3351</x:v>
       </x:c>
       <x:c r="GF24" s="3" t="n">
         <x:v>3121</x:v>
       </x:c>
       <x:c r="GG24" s="3" t="n">
         <x:v>4122</x:v>
       </x:c>
       <x:c r="GH24" s="3" t="n">
-        <x:v>3323</x:v>
+        <x:v>3322</x:v>
       </x:c>
       <x:c r="GI24" s="3" t="n">
-        <x:v>3480</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="GJ24" s="3" t="n">
-        <x:v>3745</x:v>
+        <x:v>3744</x:v>
       </x:c>
       <x:c r="GK24" s="3" t="n">
-        <x:v>4658</x:v>
+        <x:v>4334</x:v>
+      </x:c>
+      <x:c r="GL24" s="3" t="n">
+        <x:v>3818</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:193">
+    <x:row r="25" spans="1:194">
       <x:c r="A25" s="2" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E25" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F25" s="3" t="n">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G25" s="3" t="n">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H25" s="3" t="n">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I25" s="3" t="n">
         <x:v>129</x:v>
       </x:c>
@@ -14005,59 +14071,62 @@
       <x:c r="GB25" s="3" t="n">
         <x:v>916</x:v>
       </x:c>
       <x:c r="GC25" s="3" t="n">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="GD25" s="3" t="n">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="GE25" s="3" t="n">
         <x:v>817</x:v>
       </x:c>
       <x:c r="GF25" s="3" t="n">
         <x:v>789</x:v>
       </x:c>
       <x:c r="GG25" s="3" t="n">
         <x:v>806</x:v>
       </x:c>
       <x:c r="GH25" s="3" t="n">
         <x:v>618</x:v>
       </x:c>
       <x:c r="GI25" s="3" t="n">
         <x:v>628</x:v>
       </x:c>
       <x:c r="GJ25" s="3" t="n">
-        <x:v>614</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="GK25" s="3" t="n">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="GL25" s="3" t="n">
+        <x:v>572</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:193">
+    <x:row r="26" spans="1:194">
       <x:c r="A26" s="2" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D26" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E26" s="3" t="n">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F26" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H26" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I26" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
@@ -14586,59 +14655,62 @@
       <x:c r="GB26" s="3" t="n">
         <x:v>338</x:v>
       </x:c>
       <x:c r="GC26" s="3" t="n">
         <x:v>475</x:v>
       </x:c>
       <x:c r="GD26" s="3" t="n">
         <x:v>449</x:v>
       </x:c>
       <x:c r="GE26" s="3" t="n">
         <x:v>495</x:v>
       </x:c>
       <x:c r="GF26" s="3" t="n">
         <x:v>451</x:v>
       </x:c>
       <x:c r="GG26" s="3" t="n">
         <x:v>479</x:v>
       </x:c>
       <x:c r="GH26" s="3" t="n">
         <x:v>481</x:v>
       </x:c>
       <x:c r="GI26" s="3" t="n">
         <x:v>545</x:v>
       </x:c>
       <x:c r="GJ26" s="3" t="n">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="GK26" s="3" t="n">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="GL26" s="3" t="n">
+        <x:v>523</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:193">
+    <x:row r="27" spans="1:194">
       <x:c r="A27" s="2" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D27" s="3" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E27" s="3" t="n">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F27" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G27" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H27" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I27" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
@@ -15170,56 +15242,59 @@
       <x:c r="GC27" s="3" t="n">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="GD27" s="3" t="n">
         <x:v>837</x:v>
       </x:c>
       <x:c r="GE27" s="3" t="n">
         <x:v>730</x:v>
       </x:c>
       <x:c r="GF27" s="3" t="n">
         <x:v>662</x:v>
       </x:c>
       <x:c r="GG27" s="3" t="n">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="GH27" s="3" t="n">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="GI27" s="3" t="n">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="GJ27" s="3" t="n">
         <x:v>905</x:v>
       </x:c>
       <x:c r="GK27" s="3" t="n">
-        <x:v>914</x:v>
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="GL27" s="3" t="n">
+        <x:v>589</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:193">
+    <x:row r="28" spans="1:194">
       <x:c r="A28" s="2" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="D28" s="3" t="n">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="E28" s="3" t="n">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="F28" s="3" t="n">
         <x:v>845</x:v>
       </x:c>
       <x:c r="G28" s="3" t="n">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="H28" s="3" t="n">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="I28" s="3" t="n">
         <x:v>1984</x:v>
       </x:c>
@@ -15742,65 +15817,68 @@
       <x:c r="FZ28" s="3" t="n">
         <x:v>6370</x:v>
       </x:c>
       <x:c r="GA28" s="3" t="n">
         <x:v>6497</x:v>
       </x:c>
       <x:c r="GB28" s="3" t="n">
         <x:v>7273</x:v>
       </x:c>
       <x:c r="GC28" s="3" t="n">
         <x:v>9393</x:v>
       </x:c>
       <x:c r="GD28" s="3" t="n">
         <x:v>6784</x:v>
       </x:c>
       <x:c r="GE28" s="3" t="n">
         <x:v>9693</x:v>
       </x:c>
       <x:c r="GF28" s="3" t="n">
         <x:v>8231</x:v>
       </x:c>
       <x:c r="GG28" s="3" t="n">
         <x:v>10146</x:v>
       </x:c>
       <x:c r="GH28" s="3" t="n">
-        <x:v>8105</x:v>
+        <x:v>8104</x:v>
       </x:c>
       <x:c r="GI28" s="3" t="n">
-        <x:v>10437</x:v>
+        <x:v>10436</x:v>
       </x:c>
       <x:c r="GJ28" s="3" t="n">
         <x:v>10062</x:v>
       </x:c>
       <x:c r="GK28" s="3" t="n">
-        <x:v>13100</x:v>
+        <x:v>12704</x:v>
+      </x:c>
+      <x:c r="GL28" s="3" t="n">
+        <x:v>10899</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:193">
+    <x:row r="29" spans="1:194">
       <x:c r="A29" s="2" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E29" s="3" t="n">
         <x:v>364</x:v>
       </x:c>
       <x:c r="F29" s="3" t="n">
         <x:v>371</x:v>
       </x:c>
       <x:c r="G29" s="3" t="n">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H29" s="3" t="n">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I29" s="3" t="n">
         <x:v>393</x:v>
       </x:c>
@@ -16323,65 +16401,68 @@
       <x:c r="FZ29" s="3" t="n">
         <x:v>5524</x:v>
       </x:c>
       <x:c r="GA29" s="3" t="n">
         <x:v>7383</x:v>
       </x:c>
       <x:c r="GB29" s="3" t="n">
         <x:v>6156</x:v>
       </x:c>
       <x:c r="GC29" s="3" t="n">
         <x:v>9499</x:v>
       </x:c>
       <x:c r="GD29" s="3" t="n">
         <x:v>5786</x:v>
       </x:c>
       <x:c r="GE29" s="3" t="n">
         <x:v>8497</x:v>
       </x:c>
       <x:c r="GF29" s="3" t="n">
         <x:v>7981</x:v>
       </x:c>
       <x:c r="GG29" s="3" t="n">
         <x:v>11969</x:v>
       </x:c>
       <x:c r="GH29" s="3" t="n">
-        <x:v>6339</x:v>
+        <x:v>6510</x:v>
       </x:c>
       <x:c r="GI29" s="3" t="n">
-        <x:v>8137</x:v>
+        <x:v>8370</x:v>
       </x:c>
       <x:c r="GJ29" s="3" t="n">
-        <x:v>7832</x:v>
+        <x:v>8057</x:v>
       </x:c>
       <x:c r="GK29" s="3" t="n">
-        <x:v>10567</x:v>
+        <x:v>10892</x:v>
+      </x:c>
+      <x:c r="GL29" s="3" t="n">
+        <x:v>6187</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:193">
+    <x:row r="30" spans="1:194">
       <x:c r="A30" s="2" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D30" s="3" t="n">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E30" s="3" t="n">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F30" s="3" t="n">
         <x:v>245</x:v>
       </x:c>
       <x:c r="G30" s="3" t="n">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H30" s="3" t="n">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I30" s="3" t="n">
         <x:v>269</x:v>
       </x:c>
@@ -16904,65 +16985,68 @@
       <x:c r="FZ30" s="3" t="n">
         <x:v>6147</x:v>
       </x:c>
       <x:c r="GA30" s="3" t="n">
         <x:v>6697</x:v>
       </x:c>
       <x:c r="GB30" s="3" t="n">
         <x:v>5521</x:v>
       </x:c>
       <x:c r="GC30" s="3" t="n">
         <x:v>7142</x:v>
       </x:c>
       <x:c r="GD30" s="3" t="n">
         <x:v>4807</x:v>
       </x:c>
       <x:c r="GE30" s="3" t="n">
         <x:v>5537</x:v>
       </x:c>
       <x:c r="GF30" s="3" t="n">
         <x:v>4872</x:v>
       </x:c>
       <x:c r="GG30" s="3" t="n">
         <x:v>5261</x:v>
       </x:c>
       <x:c r="GH30" s="3" t="n">
-        <x:v>5136</x:v>
+        <x:v>5143</x:v>
       </x:c>
       <x:c r="GI30" s="3" t="n">
-        <x:v>6531</x:v>
+        <x:v>6533</x:v>
       </x:c>
       <x:c r="GJ30" s="3" t="n">
-        <x:v>4815</x:v>
+        <x:v>4822</x:v>
       </x:c>
       <x:c r="GK30" s="3" t="n">
-        <x:v>5914</x:v>
+        <x:v>5932</x:v>
+      </x:c>
+      <x:c r="GL30" s="3" t="n">
+        <x:v>4740</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:193">
+    <x:row r="31" spans="1:194">
       <x:c r="A31" s="2" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>1937</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>1782</x:v>
       </x:c>
       <x:c r="D31" s="3" t="n">
         <x:v>1699</x:v>
       </x:c>
       <x:c r="E31" s="3" t="n">
         <x:v>1899</x:v>
       </x:c>
       <x:c r="F31" s="3" t="n">
         <x:v>1596</x:v>
       </x:c>
       <x:c r="G31" s="3" t="n">
         <x:v>1653</x:v>
       </x:c>
       <x:c r="H31" s="3" t="n">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="I31" s="3" t="n">
         <x:v>2254</x:v>
       </x:c>
@@ -17494,56 +17578,59 @@
       <x:c r="GC31" s="3" t="n">
         <x:v>8737</x:v>
       </x:c>
       <x:c r="GD31" s="3" t="n">
         <x:v>6234</x:v>
       </x:c>
       <x:c r="GE31" s="3" t="n">
         <x:v>8495</x:v>
       </x:c>
       <x:c r="GF31" s="3" t="n">
         <x:v>7420</x:v>
       </x:c>
       <x:c r="GG31" s="3" t="n">
         <x:v>9903</x:v>
       </x:c>
       <x:c r="GH31" s="3" t="n">
         <x:v>7112</x:v>
       </x:c>
       <x:c r="GI31" s="3" t="n">
         <x:v>7231</x:v>
       </x:c>
       <x:c r="GJ31" s="3" t="n">
         <x:v>8457</x:v>
       </x:c>
       <x:c r="GK31" s="3" t="n">
-        <x:v>8527</x:v>
+        <x:v>8541</x:v>
+      </x:c>
+      <x:c r="GL31" s="3" t="n">
+        <x:v>6708</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:193">
+    <x:row r="32" spans="1:194">
       <x:c r="A32" s="2" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E32" s="3" t="n">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F32" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G32" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H32" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I32" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
@@ -18075,56 +18162,59 @@
       <x:c r="GC32" s="3" t="n">
         <x:v>1728</x:v>
       </x:c>
       <x:c r="GD32" s="3" t="n">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="GE32" s="3" t="n">
         <x:v>839</x:v>
       </x:c>
       <x:c r="GF32" s="3" t="n">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="GG32" s="3" t="n">
         <x:v>851</x:v>
       </x:c>
       <x:c r="GH32" s="3" t="n">
         <x:v>676</x:v>
       </x:c>
       <x:c r="GI32" s="3" t="n">
         <x:v>2087</x:v>
       </x:c>
       <x:c r="GJ32" s="3" t="n">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="GK32" s="3" t="n">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="GL32" s="3" t="n">
+        <x:v>938</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:193">
+    <x:row r="33" spans="1:194">
       <x:c r="A33" s="2" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>1822</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>-600</x:v>
       </x:c>
       <x:c r="E33" s="3" t="n">
         <x:v>950</x:v>
       </x:c>
       <x:c r="F33" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
         <x:v>882</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
         <x:v>1822</x:v>
       </x:c>
       <x:c r="I33" s="3" t="n">
         <x:v>657</x:v>
       </x:c>
@@ -18653,59 +18743,62 @@
       <x:c r="GB33" s="3" t="n">
         <x:v>7587</x:v>
       </x:c>
       <x:c r="GC33" s="3" t="n">
         <x:v>3020</x:v>
       </x:c>
       <x:c r="GD33" s="3" t="n">
         <x:v>204</x:v>
       </x:c>
       <x:c r="GE33" s="3" t="n">
         <x:v>886</x:v>
       </x:c>
       <x:c r="GF33" s="3" t="n">
         <x:v>2689</x:v>
       </x:c>
       <x:c r="GG33" s="3" t="n">
         <x:v>5627</x:v>
       </x:c>
       <x:c r="GH33" s="3" t="n">
         <x:v>541</x:v>
       </x:c>
       <x:c r="GI33" s="3" t="n">
         <x:v>746</x:v>
       </x:c>
       <x:c r="GJ33" s="3" t="n">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="GK33" s="3" t="n">
-        <x:v>845</x:v>
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="GL33" s="3" t="n">
+        <x:v>186</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:193">
+    <x:row r="34" spans="1:194">
       <x:c r="A34" s="2" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
         <x:v>679</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
         <x:v>447</x:v>
       </x:c>
       <x:c r="E34" s="3" t="n">
         <x:v>520</x:v>
       </x:c>
       <x:c r="F34" s="3" t="n">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
         <x:v>-340</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
         <x:v>-477</x:v>
       </x:c>
       <x:c r="I34" s="3" t="n">
         <x:v>2950</x:v>
       </x:c>
@@ -19228,65 +19321,68 @@
       <x:c r="FZ34" s="3" t="n">
         <x:v>8827</x:v>
       </x:c>
       <x:c r="GA34" s="3" t="n">
         <x:v>11968</x:v>
       </x:c>
       <x:c r="GB34" s="3" t="n">
         <x:v>5140</x:v>
       </x:c>
       <x:c r="GC34" s="3" t="n">
         <x:v>8924</x:v>
       </x:c>
       <x:c r="GD34" s="3" t="n">
         <x:v>8091</x:v>
       </x:c>
       <x:c r="GE34" s="3" t="n">
         <x:v>9753</x:v>
       </x:c>
       <x:c r="GF34" s="3" t="n">
         <x:v>10970</x:v>
       </x:c>
       <x:c r="GG34" s="3" t="n">
         <x:v>11478</x:v>
       </x:c>
       <x:c r="GH34" s="3" t="n">
-        <x:v>10965</x:v>
+        <x:v>10985</x:v>
       </x:c>
       <x:c r="GI34" s="3" t="n">
-        <x:v>9909</x:v>
+        <x:v>11530</x:v>
       </x:c>
       <x:c r="GJ34" s="3" t="n">
-        <x:v>8200</x:v>
+        <x:v>8203</x:v>
       </x:c>
       <x:c r="GK34" s="3" t="n">
-        <x:v>11183</x:v>
+        <x:v>12732</x:v>
+      </x:c>
+      <x:c r="GL34" s="3" t="n">
+        <x:v>8585</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:193">
+    <x:row r="35" spans="1:194">
       <x:c r="A35" s="2" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D35" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E35" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F35" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
@@ -19812,62 +19908,65 @@
       <x:c r="GA35" s="3" t="n">
         <x:v>782</x:v>
       </x:c>
       <x:c r="GB35" s="3" t="n">
         <x:v>713</x:v>
       </x:c>
       <x:c r="GC35" s="3" t="n">
         <x:v>811</x:v>
       </x:c>
       <x:c r="GD35" s="3" t="n">
         <x:v>710</x:v>
       </x:c>
       <x:c r="GE35" s="3" t="n">
         <x:v>760</x:v>
       </x:c>
       <x:c r="GF35" s="3" t="n">
         <x:v>693</x:v>
       </x:c>
       <x:c r="GG35" s="3" t="n">
         <x:v>765</x:v>
       </x:c>
       <x:c r="GH35" s="3" t="n">
         <x:v>739</x:v>
       </x:c>
       <x:c r="GI35" s="3" t="n">
-        <x:v>772</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="GJ35" s="3" t="n">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="GK35" s="3" t="n">
-        <x:v>846</x:v>
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="GL35" s="3" t="n">
+        <x:v>709</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:193">
+    <x:row r="36" spans="1:194">
       <x:c r="A36" s="2" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E36" s="3" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F36" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H36" s="3" t="n">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I36" s="3" t="n">
         <x:v>138</x:v>
       </x:c>
@@ -20390,65 +20489,68 @@
       <x:c r="FZ36" s="3" t="n">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="GA36" s="3" t="n">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="GB36" s="3" t="n">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="GC36" s="3" t="n">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="GD36" s="3" t="n">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="GE36" s="3" t="n">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="GF36" s="3" t="n">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="GG36" s="3" t="n">
         <x:v>1598</x:v>
       </x:c>
       <x:c r="GH36" s="3" t="n">
-        <x:v>1576</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="GI36" s="3" t="n">
         <x:v>2051</x:v>
       </x:c>
       <x:c r="GJ36" s="3" t="n">
-        <x:v>1877</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="GK36" s="3" t="n">
-        <x:v>1647</x:v>
+        <x:v>1644</x:v>
+      </x:c>
+      <x:c r="GL36" s="3" t="n">
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:193">
+    <x:row r="37" spans="1:194">
       <x:c r="A37" s="2" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
         <x:v>665</x:v>
       </x:c>
       <x:c r="E37" s="3" t="n">
         <x:v>738</x:v>
       </x:c>
       <x:c r="F37" s="3" t="n">
         <x:v>644</x:v>
       </x:c>
       <x:c r="G37" s="3" t="n">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H37" s="3" t="n">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I37" s="3" t="n">
         <x:v>748</x:v>
       </x:c>
@@ -20971,65 +21073,68 @@
       <x:c r="FZ37" s="3" t="n">
         <x:v>12291</x:v>
       </x:c>
       <x:c r="GA37" s="3" t="n">
         <x:v>10579</x:v>
       </x:c>
       <x:c r="GB37" s="3" t="n">
         <x:v>10611</x:v>
       </x:c>
       <x:c r="GC37" s="3" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="GD37" s="3" t="n">
         <x:v>11931</x:v>
       </x:c>
       <x:c r="GE37" s="3" t="n">
         <x:v>11969</x:v>
       </x:c>
       <x:c r="GF37" s="3" t="n">
         <x:v>10926</x:v>
       </x:c>
       <x:c r="GG37" s="3" t="n">
         <x:v>12470</x:v>
       </x:c>
       <x:c r="GH37" s="3" t="n">
-        <x:v>12613</x:v>
+        <x:v>12617</x:v>
       </x:c>
       <x:c r="GI37" s="3" t="n">
-        <x:v>11917</x:v>
+        <x:v>11919</x:v>
       </x:c>
       <x:c r="GJ37" s="3" t="n">
-        <x:v>11265</x:v>
+        <x:v>11268</x:v>
       </x:c>
       <x:c r="GK37" s="3" t="n">
-        <x:v>12992</x:v>
+        <x:v>12928</x:v>
+      </x:c>
+      <x:c r="GL37" s="3" t="n">
+        <x:v>12797</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:193">
+    <x:row r="38" spans="1:194">
       <x:c r="A38" s="2" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D38" s="3" t="n">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E38" s="3" t="n">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F38" s="3" t="n">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G38" s="3" t="n">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H38" s="3" t="n">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I38" s="3" t="n">
         <x:v>246</x:v>
       </x:c>
@@ -21552,65 +21657,68 @@
       <x:c r="FZ38" s="3" t="n">
         <x:v>4378</x:v>
       </x:c>
       <x:c r="GA38" s="3" t="n">
         <x:v>4522</x:v>
       </x:c>
       <x:c r="GB38" s="3" t="n">
         <x:v>4419</x:v>
       </x:c>
       <x:c r="GC38" s="3" t="n">
         <x:v>4738</x:v>
       </x:c>
       <x:c r="GD38" s="3" t="n">
         <x:v>4279</x:v>
       </x:c>
       <x:c r="GE38" s="3" t="n">
         <x:v>4769</x:v>
       </x:c>
       <x:c r="GF38" s="3" t="n">
         <x:v>4565</x:v>
       </x:c>
       <x:c r="GG38" s="3" t="n">
         <x:v>4952</x:v>
       </x:c>
       <x:c r="GH38" s="3" t="n">
-        <x:v>4601</x:v>
+        <x:v>4602</x:v>
       </x:c>
       <x:c r="GI38" s="3" t="n">
-        <x:v>4881</x:v>
+        <x:v>4874</x:v>
       </x:c>
       <x:c r="GJ38" s="3" t="n">
-        <x:v>4806</x:v>
+        <x:v>4809</x:v>
       </x:c>
       <x:c r="GK38" s="3" t="n">
-        <x:v>5494</x:v>
+        <x:v>5489</x:v>
+      </x:c>
+      <x:c r="GL38" s="3" t="n">
+        <x:v>4739</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:193">
+    <x:row r="39" spans="1:194">
       <x:c r="A39" s="2" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D39" s="3" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E39" s="3" t="n">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F39" s="3" t="n">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G39" s="3" t="n">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H39" s="3" t="n">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I39" s="3" t="n">
         <x:v>198</x:v>
       </x:c>
@@ -22133,65 +22241,68 @@
       <x:c r="FZ39" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="GA39" s="3" t="n">
         <x:v>20330</x:v>
       </x:c>
       <x:c r="GB39" s="3" t="n">
         <x:v>20114</x:v>
       </x:c>
       <x:c r="GC39" s="3" t="n">
         <x:v>19396</x:v>
       </x:c>
       <x:c r="GD39" s="3" t="n">
         <x:v>18720</x:v>
       </x:c>
       <x:c r="GE39" s="3" t="n">
         <x:v>19150</x:v>
       </x:c>
       <x:c r="GF39" s="3" t="n">
         <x:v>18614</x:v>
       </x:c>
       <x:c r="GG39" s="3" t="n">
         <x:v>19560</x:v>
       </x:c>
       <x:c r="GH39" s="3" t="n">
-        <x:v>19216</x:v>
+        <x:v>19229</x:v>
       </x:c>
       <x:c r="GI39" s="3" t="n">
-        <x:v>19309</x:v>
+        <x:v>19318</x:v>
       </x:c>
       <x:c r="GJ39" s="3" t="n">
-        <x:v>18597</x:v>
+        <x:v>18608</x:v>
       </x:c>
       <x:c r="GK39" s="3" t="n">
-        <x:v>19258</x:v>
+        <x:v>19240</x:v>
+      </x:c>
+      <x:c r="GL39" s="3" t="n">
+        <x:v>19938</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:193">
+    <x:row r="40" spans="1:194">
       <x:c r="A40" s="2" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>3589</x:v>
       </x:c>
       <x:c r="C40" s="3" t="n">
         <x:v>3879</x:v>
       </x:c>
       <x:c r="D40" s="3" t="n">
         <x:v>4374</x:v>
       </x:c>
       <x:c r="E40" s="3" t="n">
         <x:v>4297</x:v>
       </x:c>
       <x:c r="F40" s="3" t="n">
         <x:v>3768</x:v>
       </x:c>
       <x:c r="G40" s="3" t="n">
         <x:v>4041</x:v>
       </x:c>
       <x:c r="H40" s="3" t="n">
         <x:v>4522</x:v>
       </x:c>
       <x:c r="I40" s="3" t="n">
         <x:v>4455</x:v>
       </x:c>
@@ -22714,65 +22825,68 @@
       <x:c r="FZ40" s="3" t="n">
         <x:v>62973</x:v>
       </x:c>
       <x:c r="GA40" s="3" t="n">
         <x:v>57128</x:v>
       </x:c>
       <x:c r="GB40" s="3" t="n">
         <x:v>54161</x:v>
       </x:c>
       <x:c r="GC40" s="3" t="n">
         <x:v>53267</x:v>
       </x:c>
       <x:c r="GD40" s="3" t="n">
         <x:v>51943</x:v>
       </x:c>
       <x:c r="GE40" s="3" t="n">
         <x:v>53081</x:v>
       </x:c>
       <x:c r="GF40" s="3" t="n">
         <x:v>51582</x:v>
       </x:c>
       <x:c r="GG40" s="3" t="n">
         <x:v>50685</x:v>
       </x:c>
       <x:c r="GH40" s="3" t="n">
-        <x:v>51660</x:v>
+        <x:v>51690</x:v>
       </x:c>
       <x:c r="GI40" s="3" t="n">
-        <x:v>51795</x:v>
+        <x:v>51825</x:v>
       </x:c>
       <x:c r="GJ40" s="3" t="n">
-        <x:v>51610</x:v>
+        <x:v>51636</x:v>
       </x:c>
       <x:c r="GK40" s="3" t="n">
-        <x:v>53583</x:v>
+        <x:v>53581</x:v>
+      </x:c>
+      <x:c r="GL40" s="3" t="n">
+        <x:v>53330</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:193">
+    <x:row r="41" spans="1:194">
       <x:c r="A41" s="2" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D41" s="3" t="n">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E41" s="3" t="n">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F41" s="3" t="n">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G41" s="3" t="n">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H41" s="3" t="n">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I41" s="3" t="n">
         <x:v>163</x:v>
       </x:c>
@@ -23295,65 +23409,68 @@
       <x:c r="FZ41" s="3" t="n">
         <x:v>8513</x:v>
       </x:c>
       <x:c r="GA41" s="3" t="n">
         <x:v>7413</x:v>
       </x:c>
       <x:c r="GB41" s="3" t="n">
         <x:v>7383</x:v>
       </x:c>
       <x:c r="GC41" s="3" t="n">
         <x:v>8720</x:v>
       </x:c>
       <x:c r="GD41" s="3" t="n">
         <x:v>8305</x:v>
       </x:c>
       <x:c r="GE41" s="3" t="n">
         <x:v>8428</x:v>
       </x:c>
       <x:c r="GF41" s="3" t="n">
         <x:v>7714</x:v>
       </x:c>
       <x:c r="GG41" s="3" t="n">
         <x:v>9014</x:v>
       </x:c>
       <x:c r="GH41" s="3" t="n">
-        <x:v>9023</x:v>
+        <x:v>9071</x:v>
       </x:c>
       <x:c r="GI41" s="3" t="n">
-        <x:v>8429</x:v>
+        <x:v>8486</x:v>
       </x:c>
       <x:c r="GJ41" s="3" t="n">
-        <x:v>7969</x:v>
+        <x:v>8048</x:v>
       </x:c>
       <x:c r="GK41" s="3" t="n">
-        <x:v>9387</x:v>
+        <x:v>9408</x:v>
+      </x:c>
+      <x:c r="GL41" s="3" t="n">
+        <x:v>8971</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:193">
+    <x:row r="42" spans="1:194">
       <x:c r="A42" s="2" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="3" t="n">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D42" s="3" t="n">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="3" t="n">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F42" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G42" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H42" s="3" t="n">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I42" s="3" t="n">
         <x:v>197</x:v>
       </x:c>
@@ -23876,65 +23993,68 @@
       <x:c r="FZ42" s="3" t="n">
         <x:v>5953</x:v>
       </x:c>
       <x:c r="GA42" s="3" t="n">
         <x:v>6203</x:v>
       </x:c>
       <x:c r="GB42" s="3" t="n">
         <x:v>5336</x:v>
       </x:c>
       <x:c r="GC42" s="3" t="n">
         <x:v>4727</x:v>
       </x:c>
       <x:c r="GD42" s="3" t="n">
         <x:v>6435</x:v>
       </x:c>
       <x:c r="GE42" s="3" t="n">
         <x:v>8791</x:v>
       </x:c>
       <x:c r="GF42" s="3" t="n">
         <x:v>7504</x:v>
       </x:c>
       <x:c r="GG42" s="3" t="n">
         <x:v>8617</x:v>
       </x:c>
       <x:c r="GH42" s="3" t="n">
-        <x:v>8036</x:v>
+        <x:v>8043</x:v>
       </x:c>
       <x:c r="GI42" s="3" t="n">
-        <x:v>9325</x:v>
+        <x:v>9268</x:v>
       </x:c>
       <x:c r="GJ42" s="3" t="n">
-        <x:v>8545</x:v>
+        <x:v>8549</x:v>
       </x:c>
       <x:c r="GK42" s="3" t="n">
-        <x:v>12532</x:v>
+        <x:v>12268</x:v>
+      </x:c>
+      <x:c r="GL42" s="3" t="n">
+        <x:v>7100</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:193">
+    <x:row r="43" spans="1:194">
       <x:c r="A43" s="2" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>1702</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="D43" s="3" t="n">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="E43" s="3" t="n">
         <x:v>1777</x:v>
       </x:c>
       <x:c r="F43" s="3" t="n">
         <x:v>1566</x:v>
       </x:c>
       <x:c r="G43" s="3" t="n">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="H43" s="3" t="n">
         <x:v>1621</x:v>
       </x:c>
       <x:c r="I43" s="3" t="n">
         <x:v>1648</x:v>
       </x:c>
@@ -24457,65 +24577,68 @@
       <x:c r="FZ43" s="3" t="n">
         <x:v>27871</x:v>
       </x:c>
       <x:c r="GA43" s="3" t="n">
         <x:v>33363</x:v>
       </x:c>
       <x:c r="GB43" s="3" t="n">
         <x:v>32672</x:v>
       </x:c>
       <x:c r="GC43" s="3" t="n">
         <x:v>50399</x:v>
       </x:c>
       <x:c r="GD43" s="3" t="n">
         <x:v>29632</x:v>
       </x:c>
       <x:c r="GE43" s="3" t="n">
         <x:v>34154</x:v>
       </x:c>
       <x:c r="GF43" s="3" t="n">
         <x:v>40733</x:v>
       </x:c>
       <x:c r="GG43" s="3" t="n">
         <x:v>54676</x:v>
       </x:c>
       <x:c r="GH43" s="3" t="n">
-        <x:v>30667</x:v>
+        <x:v>30438</x:v>
       </x:c>
       <x:c r="GI43" s="3" t="n">
-        <x:v>37856</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="GJ43" s="3" t="n">
-        <x:v>38894</x:v>
+        <x:v>39413</x:v>
       </x:c>
       <x:c r="GK43" s="3" t="n">
-        <x:v>64019</x:v>
+        <x:v>58484</x:v>
+      </x:c>
+      <x:c r="GL43" s="3" t="n">
+        <x:v>29517</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:193">
+    <x:row r="44" spans="1:194">
       <x:c r="A44" s="2" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C44" s="3" t="n">
         <x:v>708</x:v>
       </x:c>
       <x:c r="D44" s="3" t="n">
         <x:v>719</x:v>
       </x:c>
       <x:c r="E44" s="3" t="n">
         <x:v>725</x:v>
       </x:c>
       <x:c r="F44" s="3" t="n">
         <x:v>712</x:v>
       </x:c>
       <x:c r="G44" s="3" t="n">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H44" s="3" t="n">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I44" s="3" t="n">
         <x:v>740</x:v>
       </x:c>
@@ -25038,65 +25161,68 @@
       <x:c r="FZ44" s="3" t="n">
         <x:v>11266</x:v>
       </x:c>
       <x:c r="GA44" s="3" t="n">
         <x:v>11663</x:v>
       </x:c>
       <x:c r="GB44" s="3" t="n">
         <x:v>12561</x:v>
       </x:c>
       <x:c r="GC44" s="3" t="n">
         <x:v>16341</x:v>
       </x:c>
       <x:c r="GD44" s="3" t="n">
         <x:v>11824</x:v>
       </x:c>
       <x:c r="GE44" s="3" t="n">
         <x:v>12687</x:v>
       </x:c>
       <x:c r="GF44" s="3" t="n">
         <x:v>15769</x:v>
       </x:c>
       <x:c r="GG44" s="3" t="n">
         <x:v>17036</x:v>
       </x:c>
       <x:c r="GH44" s="3" t="n">
-        <x:v>12699</x:v>
+        <x:v>12334</x:v>
       </x:c>
       <x:c r="GI44" s="3" t="n">
-        <x:v>13347</x:v>
+        <x:v>12803</x:v>
       </x:c>
       <x:c r="GJ44" s="3" t="n">
-        <x:v>14908</x:v>
+        <x:v>14303</x:v>
       </x:c>
       <x:c r="GK44" s="3" t="n">
-        <x:v>18325</x:v>
+        <x:v>17337</x:v>
+      </x:c>
+      <x:c r="GL44" s="3" t="n">
+        <x:v>12420</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:193">
+    <x:row r="45" spans="1:194">
       <x:c r="A45" s="2" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D45" s="3" t="n">
         <x:v>658</x:v>
       </x:c>
       <x:c r="E45" s="3" t="n">
         <x:v>667</x:v>
       </x:c>
       <x:c r="F45" s="3" t="n">
         <x:v>656</x:v>
       </x:c>
       <x:c r="G45" s="3" t="n">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H45" s="3" t="n">
         <x:v>674</x:v>
       </x:c>
       <x:c r="I45" s="3" t="n">
         <x:v>688</x:v>
       </x:c>
@@ -25619,65 +25745,68 @@
       <x:c r="FZ45" s="3" t="n">
         <x:v>12401</x:v>
       </x:c>
       <x:c r="GA45" s="3" t="n">
         <x:v>12445</x:v>
       </x:c>
       <x:c r="GB45" s="3" t="n">
         <x:v>13196</x:v>
       </x:c>
       <x:c r="GC45" s="3" t="n">
         <x:v>15252</x:v>
       </x:c>
       <x:c r="GD45" s="3" t="n">
         <x:v>11396</x:v>
       </x:c>
       <x:c r="GE45" s="3" t="n">
         <x:v>13014</x:v>
       </x:c>
       <x:c r="GF45" s="3" t="n">
         <x:v>11267</x:v>
       </x:c>
       <x:c r="GG45" s="3" t="n">
         <x:v>13929</x:v>
       </x:c>
       <x:c r="GH45" s="3" t="n">
-        <x:v>10662</x:v>
+        <x:v>10756</x:v>
       </x:c>
       <x:c r="GI45" s="3" t="n">
-        <x:v>12362</x:v>
+        <x:v>12297</x:v>
       </x:c>
       <x:c r="GJ45" s="3" t="n">
-        <x:v>9952</x:v>
+        <x:v>9917</x:v>
       </x:c>
       <x:c r="GK45" s="3" t="n">
-        <x:v>14042</x:v>
+        <x:v>13113</x:v>
+      </x:c>
+      <x:c r="GL45" s="3" t="n">
+        <x:v>9644</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:193">
+    <x:row r="46" spans="1:194">
       <x:c r="A46" s="2" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D46" s="3" t="n">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E46" s="3" t="n">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F46" s="3" t="n">
         <x:v>317</x:v>
       </x:c>
       <x:c r="G46" s="3" t="n">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H46" s="3" t="n">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I46" s="3" t="n">
         <x:v>350</x:v>
       </x:c>
@@ -26200,65 +26329,68 @@
       <x:c r="FZ46" s="3" t="n">
         <x:v>3035</x:v>
       </x:c>
       <x:c r="GA46" s="3" t="n">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="GB46" s="3" t="n">
         <x:v>2825</x:v>
       </x:c>
       <x:c r="GC46" s="3" t="n">
         <x:v>2996</x:v>
       </x:c>
       <x:c r="GD46" s="3" t="n">
         <x:v>2830</x:v>
       </x:c>
       <x:c r="GE46" s="3" t="n">
         <x:v>2961</x:v>
       </x:c>
       <x:c r="GF46" s="3" t="n">
         <x:v>2782</x:v>
       </x:c>
       <x:c r="GG46" s="3" t="n">
         <x:v>3066</x:v>
       </x:c>
       <x:c r="GH46" s="3" t="n">
-        <x:v>2985</x:v>
+        <x:v>3000</x:v>
       </x:c>
       <x:c r="GI46" s="3" t="n">
-        <x:v>3105</x:v>
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="GJ46" s="3" t="n">
-        <x:v>2822</x:v>
+        <x:v>2830</x:v>
       </x:c>
       <x:c r="GK46" s="3" t="n">
-        <x:v>3292</x:v>
+        <x:v>3288</x:v>
+      </x:c>
+      <x:c r="GL46" s="3" t="n">
+        <x:v>2965</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:193">
+    <x:row r="47" spans="1:194">
       <x:c r="A47" s="2" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
         <x:v>3344</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>3393</x:v>
       </x:c>
       <x:c r="D47" s="3" t="n">
         <x:v>3445</x:v>
       </x:c>
       <x:c r="E47" s="3" t="n">
         <x:v>3492</x:v>
       </x:c>
       <x:c r="F47" s="3" t="n">
         <x:v>3240</x:v>
       </x:c>
       <x:c r="G47" s="3" t="n">
         <x:v>3316</x:v>
       </x:c>
       <x:c r="H47" s="3" t="n">
         <x:v>3340</x:v>
       </x:c>
       <x:c r="I47" s="3" t="n">
         <x:v>3400</x:v>
       </x:c>
@@ -26781,65 +26913,68 @@
       <x:c r="FZ47" s="3" t="n">
         <x:v>52829</x:v>
       </x:c>
       <x:c r="GA47" s="3" t="n">
         <x:v>60703</x:v>
       </x:c>
       <x:c r="GB47" s="3" t="n">
         <x:v>60874</x:v>
       </x:c>
       <x:c r="GC47" s="3" t="n">
         <x:v>87949</x:v>
       </x:c>
       <x:c r="GD47" s="3" t="n">
         <x:v>54323</x:v>
       </x:c>
       <x:c r="GE47" s="3" t="n">
         <x:v>63863</x:v>
       </x:c>
       <x:c r="GF47" s="3" t="n">
         <x:v>71848</x:v>
       </x:c>
       <x:c r="GG47" s="3" t="n">
         <x:v>92675</x:v>
       </x:c>
       <x:c r="GH47" s="3" t="n">
-        <x:v>56339</x:v>
+        <x:v>56024</x:v>
       </x:c>
       <x:c r="GI47" s="3" t="n">
-        <x:v>67579</x:v>
+        <x:v>67389</x:v>
       </x:c>
       <x:c r="GJ47" s="3" t="n">
-        <x:v>67585</x:v>
+        <x:v>67696</x:v>
       </x:c>
       <x:c r="GK47" s="3" t="n">
-        <x:v>102502</x:v>
+        <x:v>95423</x:v>
+      </x:c>
+      <x:c r="GL47" s="3" t="n">
+        <x:v>53705</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:193">
+    <x:row r="48" spans="1:194">
       <x:c r="A48" s="2" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="E48" s="3" t="n">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="F48" s="3" t="n">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="G48" s="3" t="n">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="H48" s="3" t="n">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="I48" s="3" t="n">
         <x:v>1351</x:v>
       </x:c>
@@ -27362,65 +27497,68 @@
       <x:c r="FZ48" s="3" t="n">
         <x:v>35249</x:v>
       </x:c>
       <x:c r="GA48" s="3" t="n">
         <x:v>36868</x:v>
       </x:c>
       <x:c r="GB48" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="GC48" s="3" t="n">
         <x:v>53002</x:v>
       </x:c>
       <x:c r="GD48" s="3" t="n">
         <x:v>36263</x:v>
       </x:c>
       <x:c r="GE48" s="3" t="n">
         <x:v>37593</x:v>
       </x:c>
       <x:c r="GF48" s="3" t="n">
         <x:v>45987</x:v>
       </x:c>
       <x:c r="GG48" s="3" t="n">
         <x:v>57357</x:v>
       </x:c>
       <x:c r="GH48" s="3" t="n">
-        <x:v>37626</x:v>
+        <x:v>37792</x:v>
       </x:c>
       <x:c r="GI48" s="3" t="n">
-        <x:v>41027</x:v>
+        <x:v>41543</x:v>
       </x:c>
       <x:c r="GJ48" s="3" t="n">
-        <x:v>43335</x:v>
+        <x:v>44199</x:v>
       </x:c>
       <x:c r="GK48" s="3" t="n">
-        <x:v>67894</x:v>
+        <x:v>61494</x:v>
+      </x:c>
+      <x:c r="GL48" s="3" t="n">
+        <x:v>36840</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:193">
+    <x:row r="49" spans="1:194">
       <x:c r="A49" s="2" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="E49" s="3" t="n">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="F49" s="3" t="n">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="G49" s="3" t="n">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="H49" s="3" t="n">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I49" s="3" t="n">
         <x:v>1124</x:v>
       </x:c>
@@ -27943,65 +28081,68 @@
       <x:c r="FZ49" s="3" t="n">
         <x:v>29402</x:v>
       </x:c>
       <x:c r="GA49" s="3" t="n">
         <x:v>29563</x:v>
       </x:c>
       <x:c r="GB49" s="3" t="n">
         <x:v>32957</x:v>
       </x:c>
       <x:c r="GC49" s="3" t="n">
         <x:v>39946</x:v>
       </x:c>
       <x:c r="GD49" s="3" t="n">
         <x:v>29449</x:v>
       </x:c>
       <x:c r="GE49" s="3" t="n">
         <x:v>31631</x:v>
       </x:c>
       <x:c r="GF49" s="3" t="n">
         <x:v>33905</x:v>
       </x:c>
       <x:c r="GG49" s="3" t="n">
         <x:v>39935</x:v>
       </x:c>
       <x:c r="GH49" s="3" t="n">
-        <x:v>30074</x:v>
+        <x:v>30240</x:v>
       </x:c>
       <x:c r="GI49" s="3" t="n">
-        <x:v>32802</x:v>
+        <x:v>32818</x:v>
       </x:c>
       <x:c r="GJ49" s="3" t="n">
-        <x:v>31791</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="GK49" s="3" t="n">
-        <x:v>43611</x:v>
+        <x:v>41677</x:v>
+      </x:c>
+      <x:c r="GL49" s="3" t="n">
+        <x:v>29730</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:193">
+    <x:row r="50" spans="1:194">
       <x:c r="A50" s="2" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="3" t="n">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="3" t="n">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E50" s="3" t="n">
         <x:v>291</x:v>
       </x:c>
       <x:c r="F50" s="3" t="n">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G50" s="3" t="n">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H50" s="3" t="n">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I50" s="3" t="n">
         <x:v>227</x:v>
       </x:c>
@@ -28524,65 +28665,68 @@
       <x:c r="FZ50" s="3" t="n">
         <x:v>5847</x:v>
       </x:c>
       <x:c r="GA50" s="3" t="n">
         <x:v>7305</x:v>
       </x:c>
       <x:c r="GB50" s="3" t="n">
         <x:v>6459</x:v>
       </x:c>
       <x:c r="GC50" s="3" t="n">
         <x:v>13056</x:v>
       </x:c>
       <x:c r="GD50" s="3" t="n">
         <x:v>6814</x:v>
       </x:c>
       <x:c r="GE50" s="3" t="n">
         <x:v>5962</x:v>
       </x:c>
       <x:c r="GF50" s="3" t="n">
         <x:v>12082</x:v>
       </x:c>
       <x:c r="GG50" s="3" t="n">
         <x:v>17422</x:v>
       </x:c>
       <x:c r="GH50" s="3" t="n">
-        <x:v>7551</x:v>
+        <x:v>7552</x:v>
       </x:c>
       <x:c r="GI50" s="3" t="n">
-        <x:v>8225</x:v>
+        <x:v>8726</x:v>
       </x:c>
       <x:c r="GJ50" s="3" t="n">
-        <x:v>11544</x:v>
+        <x:v>12045</x:v>
       </x:c>
       <x:c r="GK50" s="3" t="n">
-        <x:v>24283</x:v>
+        <x:v>19817</x:v>
+      </x:c>
+      <x:c r="GL50" s="3" t="n">
+        <x:v>7110</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:193">
+    <x:row r="51" spans="1:194">
       <x:c r="A51" s="2" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>1956</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>1987</x:v>
       </x:c>
       <x:c r="D51" s="3" t="n">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="E51" s="3" t="n">
         <x:v>2054</x:v>
       </x:c>
       <x:c r="F51" s="3" t="n">
         <x:v>1941</x:v>
       </x:c>
       <x:c r="G51" s="3" t="n">
         <x:v>1995</x:v>
       </x:c>
       <x:c r="H51" s="3" t="n">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="I51" s="3" t="n">
         <x:v>2050</x:v>
       </x:c>
@@ -29105,65 +29249,68 @@
       <x:c r="FZ51" s="3" t="n">
         <x:v>17580</x:v>
       </x:c>
       <x:c r="GA51" s="3" t="n">
         <x:v>23835</x:v>
       </x:c>
       <x:c r="GB51" s="3" t="n">
         <x:v>21458</x:v>
       </x:c>
       <x:c r="GC51" s="3" t="n">
         <x:v>34947</x:v>
       </x:c>
       <x:c r="GD51" s="3" t="n">
         <x:v>18060</x:v>
       </x:c>
       <x:c r="GE51" s="3" t="n">
         <x:v>26270</x:v>
       </x:c>
       <x:c r="GF51" s="3" t="n">
         <x:v>25861</x:v>
       </x:c>
       <x:c r="GG51" s="3" t="n">
         <x:v>35319</x:v>
       </x:c>
       <x:c r="GH51" s="3" t="n">
-        <x:v>18713</x:v>
+        <x:v>18232</x:v>
       </x:c>
       <x:c r="GI51" s="3" t="n">
-        <x:v>26551</x:v>
+        <x:v>25845</x:v>
       </x:c>
       <x:c r="GJ51" s="3" t="n">
-        <x:v>24250</x:v>
+        <x:v>23497</x:v>
       </x:c>
       <x:c r="GK51" s="3" t="n">
-        <x:v>34607</x:v>
+        <x:v>33929</x:v>
+      </x:c>
+      <x:c r="GL51" s="3" t="n">
+        <x:v>16865</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:193">
+    <x:row r="52" spans="1:194">
       <x:c r="A52" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>16200</x:v>
       </x:c>
       <x:c r="C52" s="3" t="n">
         <x:v>16853</x:v>
       </x:c>
       <x:c r="D52" s="3" t="n">
         <x:v>16485</x:v>
       </x:c>
       <x:c r="E52" s="3" t="n">
         <x:v>18426</x:v>
       </x:c>
       <x:c r="F52" s="3" t="n">
         <x:v>15226</x:v>
       </x:c>
       <x:c r="G52" s="3" t="n">
         <x:v>15497</x:v>
       </x:c>
       <x:c r="H52" s="3" t="n">
         <x:v>16136</x:v>
       </x:c>
       <x:c r="I52" s="3" t="n">
         <x:v>21069</x:v>
       </x:c>
@@ -29686,1948 +29833,1960 @@
       <x:c r="FZ52" s="3" t="n">
         <x:v>227680</x:v>
       </x:c>
       <x:c r="GA52" s="3" t="n">
         <x:v>233953</x:v>
       </x:c>
       <x:c r="GB52" s="3" t="n">
         <x:v>220166</x:v>
       </x:c>
       <x:c r="GC52" s="3" t="n">
         <x:v>261528</x:v>
       </x:c>
       <x:c r="GD52" s="3" t="n">
         <x:v>213919</x:v>
       </x:c>
       <x:c r="GE52" s="3" t="n">
         <x:v>239259</x:v>
       </x:c>
       <x:c r="GF52" s="3" t="n">
         <x:v>239581</x:v>
       </x:c>
       <x:c r="GG52" s="3" t="n">
         <x:v>273702</x:v>
       </x:c>
       <x:c r="GH52" s="3" t="n">
-        <x:v>225656</x:v>
+        <x:v>225530</x:v>
       </x:c>
       <x:c r="GI52" s="3" t="n">
-        <x:v>243707</x:v>
+        <x:v>245309</x:v>
       </x:c>
       <x:c r="GJ52" s="3" t="n">
-        <x:v>237796</x:v>
+        <x:v>238200</x:v>
       </x:c>
       <x:c r="GK52" s="3" t="n">
-        <x:v>296533</x:v>
+        <x:v>291143</x:v>
+      </x:c>
+      <x:c r="GL52" s="3" t="n">
+        <x:v>224669</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:193">
+    <x:row r="53" spans="1:194">
       <x:c r="A53" s="2" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="M53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="N53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="O53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="V53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="W53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="X53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Y53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Z53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ED53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ER53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ES53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ET53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FL53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FM53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FN53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FO53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FP53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FQ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FR53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FS53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FT53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FU53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FV53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FW53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FX53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FY53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FZ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GA53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GB53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GC53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GD53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GE53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GF53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GG53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GH53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GI53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GJ53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GK53" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="GL53" s="4" t="s">
+        <x:v>244</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:193">
+    <x:row r="54" spans="1:194">
       <x:c r="A54" s="2" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="M54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="N54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="O54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="T54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="V54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="W54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="X54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Y54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Z54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ED54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ER54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ES54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ET54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FL54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FM54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FN54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FO54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FP54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FQ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FR54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FS54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FT54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FU54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FV54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FW54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FX54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FY54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FZ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GA54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GB54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GC54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GD54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GE54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GF54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GG54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GH54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GI54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GJ54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GK54" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="GL54" s="4" t="s">
+        <x:v>244</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:193">
+    <x:row r="55" spans="1:194">
       <x:c r="A55" s="2" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="M55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="N55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="O55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="V55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="W55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="X55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Y55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Z55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="AZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="BZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="CZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="DZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ED55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ER55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ES55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="ET55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="EZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FL55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FM55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FN55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FO55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FP55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FQ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FR55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FS55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FT55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FU55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FV55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FW55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FX55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FY55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="FZ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GA55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GB55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GC55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GD55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GE55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GF55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GG55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GH55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GI55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GJ55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="GK55" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="GL55" s="4" t="s">
+        <x:v>244</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:193">
+    <x:row r="57" spans="1:194">
       <x:c r="A57" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:193">
+    <x:row r="58" spans="1:194">
       <x:c r="A58" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:193">
+    <x:row r="59" spans="1:194">
       <x:c r="A59" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:193">
+    <x:row r="61" spans="1:194">
       <x:c r="A61" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:193">
+    <x:row r="62" spans="1:194">
       <x:c r="A62" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:193">
+    <x:row r="63" spans="1:194">
       <x:c r="A63" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:194">
+      <x:c r="A65" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:194">
+      <x:c r="A66" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:194">
+      <x:c r="A68" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:194">
+      <x:c r="A69" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:193">
-[...1 lines deleted...]
-        <x:v>252</x:v>
+    <x:row r="70" spans="1:194">
+      <x:c r="A70" s="0" t="s">
+        <x:v>256</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:193">
-[...1 lines deleted...]
-        <x:v>253</x:v>
+    <x:row r="71" spans="1:194">
+      <x:c r="A71" s="0" t="s">
+        <x:v>257</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:193">
-[...1 lines deleted...]
-        <x:v>254</x:v>
+    <x:row r="72" spans="1:194">
+      <x:c r="A72" s="0" t="s">
+        <x:v>258</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:193">
-[...1 lines deleted...]
-        <x:v>250</x:v>
+    <x:row r="77" spans="1:194">
+      <x:c r="A77" s="0" t="s">
+        <x:v>259</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:193">
-[...1 lines deleted...]
-        <x:v>255</x:v>
+    <x:row r="78" spans="1:194">
+      <x:c r="A78" s="0" t="s">
+        <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:193">
-[...1 lines deleted...]
-        <x:v>256</x:v>
+    <x:row r="79" spans="1:194">
+      <x:c r="A79" s="0" t="s">
+        <x:v>260</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:193">
-[...1 lines deleted...]
-        <x:v>257</x:v>
+    <x:row r="80" spans="1:194">
+      <x:c r="A80" s="0" t="s">
+        <x:v>261</x:v>
       </x:c>
     </x:row>
-    <x:row r="77" spans="1:193">
-[...1 lines deleted...]
-        <x:v>258</x:v>
+    <x:row r="81" spans="1:194">
+      <x:c r="A81" s="0" t="s">
+        <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="78" spans="1:193">
-[...1 lines deleted...]
-        <x:v>250</x:v>
+    <x:row r="82" spans="1:194">
+      <x:c r="A82" s="0" t="s">
+        <x:v>262</x:v>
       </x:c>
     </x:row>
-    <x:row r="79" spans="1:193">
-[...1 lines deleted...]
-        <x:v>259</x:v>
+    <x:row r="84" spans="1:194">
+      <x:c r="A84" s="0" t="s">
+        <x:v>263</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:193">
-[...19 lines deleted...]
-    <x:row r="85" spans="1:193">
+    <x:row r="85" spans="1:194">
       <x:c r="A85" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
-    <x:row r="86" spans="1:193">
+    <x:row r="86" spans="1:194">
       <x:c r="A86" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:193">
+    <x:row r="89" spans="1:194">
       <x:c r="A89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
-    <x:row r="90" spans="1:193">
+    <x:row r="90" spans="1:194">
       <x:c r="A90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:193">
+    <x:row r="94" spans="1:194">
       <x:c r="A94" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
-    <x:row r="96" spans="1:193">
+    <x:row r="96" spans="1:194">
       <x:c r="A96" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:193">
+    <x:row r="97" spans="1:194">
       <x:c r="A97" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:193">
+    <x:row r="99" spans="1:194">
       <x:c r="A99" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
-    <x:row r="100" spans="1:193">
+    <x:row r="100" spans="1:194">
       <x:c r="A100" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>LPriser</vt:lpstr>
       <vt:lpstr>LPriser!Print_Area</vt:lpstr>
       <vt:lpstr>LPriser!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>